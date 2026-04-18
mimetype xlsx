--- v0 (2026-01-21)
+++ v1 (2026-04-18)
@@ -6,171 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...119 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -185,183 +65,307 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10316533</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/zoolinnean/zlab114/6517659</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Molecular phylogeny supports invalidation of Didelphodiplostomum amd Pharyngostomoides (Digenea: Diplostomidae) and reveals a Tylodelphys from mammals</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Achatz TJ, Chermak TP</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Zoological journal of the Linnean Society</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0024-4082</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Alaria, Didelphodiplostomum and Pharyngostomoides are among genera of diplostomid digeneans known to parasitize mammalian definitive hosts. Despite numerous recent molecular phylogenetic studies of diplostomids, limited DNA sequence data is available from diplostomids parasitic in mammals. Herein, we provide the first 28S rDNA and cox1 mtDNA sequences from morphologically identified, adult specimens of Didelphodiplostomum and Pharyngostomoides. Newly generated 28S sequences were used to infer the phylogenetic interrelationships of these two genera among other major lineages of diplostomoideans. The phylogeny based on 28S and a review of morphology clearly suggests that Pharyngostomoides should be considered a junior synonym of Alaria, while Didelphodiplostomum should be considered a junior synonym of Tylodelphys. Pharyngostomoides procyonis (type species), Pharyngostomoides adenocephala and Pharyngostomoides dasyuri were transferred into Alaria as Alaria procyonis comb. nov., Alaria adenocephala comb. nov. and Alaria dasyuri comb. nov.; Didelphodiplostomum
+variabile (type species) and Didelphodiplostomum nunezae were transferred into Tylodelphys as Tylodelphys variabilis comb. nov. and Tylodelphys nunezae comb. nov. In addition, Alaria ovalis comb. nov. (formerly included in Pharyngostomoides) was restored and transferred into Alaria based on a morphological study of wellfixed, adult specimens and the comparison of cox1 DNA sequences among Alaria spp. The diplostomid genus
+Parallelorchis was restored based on review of morphology.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1852459</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>