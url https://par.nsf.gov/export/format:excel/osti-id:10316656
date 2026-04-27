--- v0 (2025-11-03)
+++ v1 (2026-04-27)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10316656</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/NAPS50074.2021.9449766</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A Comparative Study on State Estimation Algorithms for Power Systems</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Chen, Yuting; Zhou, Ning</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-04-11T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2020 52nd North American Power Symposium (NAPS)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The state estimation (SE) has been widely used in power system control centers to optimally estimate the states of the power grid in real time. Using different objective functions, many SE algorithms have been proposed to filter out measurement noise in different ways. In this paper, three widely-used SE algorithms, i.e., the weighted least squares (WLS), least absolute value (LAV), and projection statistics (PS) based algorithms, are compared in their estimation accuracy and computation time. The comparison was made using the simulation data generated from the IEEE 14-bus system and IEEE 118-bus system through the Monte-Carlo method. It is found that when the measurement noise is reasonably small and follows the independent Gaussian distribution, the WLS algorithm has the best accuracy and shortest computation time. When some measurements at leverage points were compromised by outliers, the PS based algorithm is the most robust among the three methods. The study results can be used to assist control centers in choosing the right SE algorithm based on the features of the measurement noise and setup.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1845523</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>