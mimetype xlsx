--- v0 (2025-10-31)
+++ v1 (2026-04-27)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10317148</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/bioinformatics/btab264</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Real-time mapping of nanopore raw signals</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zhang, Haowen; Li, Haoran; Jain, Chirag; Cheng, Haoyu; Au, Kin Fai; Li, Heng; Aluru, Srinivas</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Bioinformatics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>Supplement_1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1367-4803</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract                          Motivation              Oxford Nanopore Technologies sequencing devices support adaptive sequencing, in which undesired reads can be ejected from a pore in real time. This feature allows targeted sequencing aided by computational methods for mapping partial reads, rather than complex library preparation protocols. However, existing mapping methods either require a computationally expensive base-calling procedure before using aligners to map partial reads or work well only on small genomes.                                      Results              In this work, we present a new streaming method that can map nanopore raw signals for real-time selective sequencing. Rather than converting read signals to bases, we propose to convert reference genomes to signals and fully operate in the signal space. Our method features a new way to index reference genomes using k-d trees, a novel seed selection strategy and a seed chaining algorithm tailored toward the current signal characteristics. We implemented the method as a tool Sigmap. Then we evaluated it on both simulated and real data and compared it to the state-of-the-art nanopore raw signal mapper Uncalled. Our results show that Sigmap yields comparable performance on mapping yeast simulated raw signals, and better mapping accuracy on mapping yeast real raw signals with a 4.4× speedup. Moreover, our method performed well on mapping raw signals to genomes of size &amp;gt;100 Mbp and correctly mapped 11.49% more real raw signals of green algae, which leads to a significantly higher F1-score (0.9354 versus 0.8660).                                      Availability and implementation              Sigmap code is accessible at https://github.com/haowenz/sigmap.                                      Supplementary information              Supplementary data are available at Bioinformatics online.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1816027</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>