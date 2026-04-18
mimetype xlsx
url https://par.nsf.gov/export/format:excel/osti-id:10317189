--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10317189</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3447555.3464853</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Pricing in Prosumer Aggregations using Reinforcement Learning</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Agwan, Utkarsha; Spangher, Lucas; Arnold, William; Srivastava, Tarang; Poolla, Kameshwar; Spanos, Costas J.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-06-22T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>e-Energy '21: Proceedings of the Twelfth ACM International Conference on Future Energy Systems</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Prosumers with generation and storage capabilities can supply en- ergy back to the grid, or trade their surplus with other prosumers for their mutual benefit. A prosumer aggregation that facilitates such trades will price the energy being traded to achieve an objective such as profit maximization, social welfare, or market equilibrium. We propose the use of reinforcement learning to design a trans- active controller to price energy in a prosumer aggregation. This has an advantage over other decentralized pricing mechanisms as it does not rely on iterative price settlement or load estimation by prosumers, and estimates the price in a day ahead manner. We present numerical case studies to evaluate our controller, and dis- cuss extensions to implement this in real prosumer aggregations.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1646612</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>