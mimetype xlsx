--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10318005</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1107/S2052252521012707</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Unsupervised learning approaches to characterizing heterogeneous samples using X-ray single-particle imaging</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zhuang, Yulong; Awel, Salah; Barty, Anton; Bean, Richard; Bielecki, Johan; Bergemann, Martin; Daurer, Benedikt J.; Ekeberg, Tomas; Estillore, Armando D.; Fangohr, Hans; Giewekemeyer, Klaus; Hunter, Mark S.; Karnevskiy, Mikhail; Kirian, Richard A.; Kirkwood, Henry; Kim, Yoonhee; Koliyadu, Jayanath; Lange, Holger; Letrun, Romain; Lübke, Jannik; Mall, Abhishek; Michelat, Thomas; Morgan, Andrew J.; Roth, Nils; Samanta, Amit K.; Sato, Tokushi; Shen, Zhou; Sikorski, Marcin; Schulz, Florian; Spence, John C.; Vagovic, Patrik; Wollweber, Tamme; Worbs, Lena; Xavier, P. Lourdu; Yefanov, Oleksandr; Maia, Filipe R.; Horke, Daniel A.; Küpper, Jochen; Loh, N. Duane; Mancuso, Adrian P.; Chapman, Henry N.; Ayyer, Kartik</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-03-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>IUCrJ</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2052-2525</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>One of the outstanding analytical problems in X-ray single-particle imaging (SPI) is the classification of structural heterogeneity, which is especially difficult given the low signal-to-noise ratios of individual patterns and the fact that even identical objects can yield patterns that vary greatly when orientation is taken into consideration. Proposed here are two methods which explicitly account for this orientation-induced variation and can robustly determine the structural landscape of a sample ensemble. The first, termed common-line principal component analysis (PCA), provides a rough classification which is essentially parameter free and can be run automatically on any SPI dataset. The second method, utilizing variation auto-encoders (VAEs), can generate 3D structures of the objects at any point in the structural landscape. Both these methods are implemented in combination with the noise-tolerant expand–maximize–compress (              EMC              ) algorithm and its utility is demonstrated by applying it to an experimental dataset from gold nanoparticles with only a few thousand photons per pattern. Both discrete structural classes and continuous deformations are recovered. These developments diverge from previous approaches of extracting reproducible subsets of patterns from a dataset and open up the possibility of moving beyond the study of homogeneous sample sets to addressing open questions on topics such as nanocrystal growth and dynamics, as well as phase transitions which have not been externally triggered.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1943448</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>