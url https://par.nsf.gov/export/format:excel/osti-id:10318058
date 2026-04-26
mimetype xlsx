--- v0 (2026-01-17)
+++ v1 (2026-04-26)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10318058</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/RO-MAN50785.2021.9515376</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Interactive Vignettes: Enabling Large-Scale Interactive HRI Research</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Lee, Wen-Ying; Sakashita, Mose; Ricci, Elizabeth; Claure, Houston; Guimbretiere, Francois; Jung, Malte</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-08-08T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2021 30th IEEE International Conference on Robot &amp; Human Interactive Communication (RO-MAN)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We propose the use of interactive vignettes as an alternative to traditional text- and video-based vignettes for conducting large-scale Human-Robot Interaction (HRI) studies. Interactive vignettes maintain the advantages of traditional vignettes while offering additional affordances for participant interaction and data collection through interactive elements. We discuss the core affordances of interactive vignettes, including explorability, responsiveness, and non-linearity, and look into how these affordances can enable HRI research with more complex scenarios. To demonstrate the strength of the approach, we present a case study of our own research project with N=87 participants and show the data we collect through interactive vignettes. We suggest that the use of interactive vignettes can benefit HRI researchers in learning how participants interact with, respond to, and perceive a robot’s behavior in pre-defined scenarios.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1925100; 1421929</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>