--- v0 (2026-01-21)
+++ v1 (2026-04-17)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10318082</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.7554/eLife.65537</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Widespread premature transcription termination of Arabidopsis thaliana NLR genes by the spen protein FPA</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Parker, Matthew T; Knop, Katarzyna; Zacharaki, Vasiliki; Sherwood, Anna V; Tomé, Daniel; Yu, Xuhong; Martin, Pascal GP; Beynon, Jim; Michaels, Scott D; Barton, Geoffrey J; Simpson, Gordon G</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-04-27T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>eLife</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2050-084X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Genes involved in disease resistance are some of the fastest evolving and most diverse components of genomes. Large numbers of nucleotide-binding, leucine-rich repeat (NLR) genes are found in plant genomes and are required for disease resistance. However, NLRs can trigger autoimmunity, disrupt beneficial microbiota or reduce fitness. It is therefore crucial to understand how NLRs are controlled. Here, we show that the RNA-binding protein FPA mediates widespread premature cleavage and polyadenylation of NLR transcripts, thereby controlling their functional expression and impacting immunity. Using long-read Nanopore direct RNA sequencing, we resolved the complexity of NLR transcript processing and gene annotation. Our results uncover a co-transcriptional layer of NLR control with implications for understanding the regulatory and evolutionary dynamics of NLRs in the immune responses of plants.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2001115</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>