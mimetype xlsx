--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10318503</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Pandemic-Inspired Insights: What College Instructors Learned From Teaching When COVID-19 Began.</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Andrews, Tessa; Green, Kathryn</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-09-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of college science teaching</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>51</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0047-231X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>College instructors faced a rapid transition to remote instruction in spring 2020, and with it a host of new teaching challenges. This qualitative study investigates what 26 college biology instructors learned about students and teaching during this time. We used semi-structured interviews and content analysis to identify instructor learning that is relevant beyond the COVID-19 pandemic. Participants described two related insights about students: They became more aware that students' lives outside the classroom are complex, and they realized that their campus can act as a neutralizing space for students. Participants also reconsidered how they assess student learning. New realizations about students and teaching have the potential to impact teaching practices when in-person instruction resumes. Especially promising is an increased focus on students as individuals and the recognition that not all students experience life and courses in the same way. We relate findings to existing research and propose self-reflection questions that these findings raised for us</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1845886</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>