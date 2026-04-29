--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10318590</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/IROS45743.2020.9341190</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Synthesis of Control Barrier Functions Using a Supervised Machine Learning Approach</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Srinivasan, Mohit; Dabholkar, Amogh; Coogan, Samuel; Vela, Patricio A.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-10-24T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>International Conference on Intelligent Robots and Systems</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Control barrier functions are mathematical constructs used to guarantee safety for robotic systems. When integrated as constraints in a quadratic programming optimization problem, instantaneous control synthesis with real-time performance demands can be achieved for robotics applications. Prevailing use has assumed full knowledge of the safety barrier functions, however there are cases where the safe regions must be estimated online from sensor measurements. In these cases, the corresponding barrier function must be synthesized online. This paper describes a learning framework for estimating control barrier functions from sensor data. Doing so affords system operation in unknown state space regions without compromising safety. Here, a support vector machine classifier provides the barrier function specification as determined by sets of safe and unsafe states obtained from sensor measurements. Theoretical safety guarantees are provided. Experimental ROS-based simulation results for an omnidirectional robot equipped with LiDAR demonstrate safe operation.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1849333</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>