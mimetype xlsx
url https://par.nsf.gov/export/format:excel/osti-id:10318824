--- v0 (2026-01-16)
+++ v1 (2026-04-29)
@@ -6,401 +6,410 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...100 lines deleted...]
-    <t>Mobile devices typically rely on entry-point and other one-time authentication mechanisms such as a password,
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
+</file>
+
+<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="0"/>
+  <fonts count="2">
+    <font>
+      <sz val="11.0"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <sz val="11.0"/>
+      <b val="true"/>
+    </font>
+  </fonts>
+  <fills count="2">
+    <fill>
+      <patternFill patternType="none"/>
+    </fill>
+    <fill>
+      <patternFill patternType="darkGray"/>
+    </fill>
+  </fills>
+  <borders count="1">
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+  </borders>
+  <cellStyleXfs count="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+  </cellStyleXfs>
+  <cellXfs count="2">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
+  </cellXfs>
+</styleSheet>
+</file>
+
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
+</file>
+
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1:Z2"/>
+  <sheetViews>
+    <sheetView workbookViewId="0" tabSelected="true"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.0"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10318824</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.5220/0010225804240431</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Continuous Authentication based on Hand Micro-movement during Smartphone Form Filling by Seated Human Subjects [Continuous Authentication based on Hand Micro-movement during Smartphone Form Filling by Seated Human Subjects]</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ray, Aratrika; Hou, Daqing; Schuckers, Stephanie; Barbir, Abbie</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>7th International Conference on Information Systems Security and Privacy</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Mobile devices typically rely on entry-point and other one-time authentication mechanisms such as a password,
 PIN, fingerprint, iris, or face. But these authentication types are prone to a wide attack vector and worse
 1 INTRODUCTION
 Currently smartphones are predominantly protected
 a patterned password is prone to smudge attacks, and
 fingerprint scanning is prone to spoof attacks. Other
 forms of attacks include video capture and shoulder
 surfing. Given the increasingly important roles
 smartphones play in e-commerce and other operations
 where security is crucial, there lies a strong need
 of continuous authentication mechanisms to complement
 and enhance one-time authentication such that
 even if the authentication at the point of login gets
 compromised, the device is still unobtrusively protected
 by additional security measures in a continuous
 fashion.
 The research community has investigated several
 continuous authentication mechanisms based on
 unique human behavioral traits, including typing,
 swiping, and gait. To this end, we focus on investigating
 physiological
 traits. While interacting with hand-held devices,
 individuals strive to achieve stability and precision.
 This is because a certain degree of stability is
 required in order to manipulate and interact successfully
 with smartphones, while precision is needed for
 tasks such as touching or tapping a small target on
 the touch screen (Sitov´a et al., 2015). As a result,
 to achieve stability and precision, individuals tend to
 develop their own postural preferences, such as holding
 a phone with one or both hands, supporting hands
 on the sides of upper torso and interacting, keeping
 the phone on the table and typing with the preferred
 finger, setting the phone on knees while sitting crosslegged
 and typing, supporting both elbows on chair
 handles and typing. On the other hand, physiological
 traits, such as hand-size, grip strength, muscles, age,
 424
 Ray, A., Hou, D., Schuckers, S. and Barbir, A.
 Continuous Authentication based on Hand Micro-movement during Smartphone Form Filling by Seated Human Subjects.
 DOI: 10.5220/0010225804240431
 In Proceedings of the 7th International Conference on Information Systems Security and Privacy (ICISSP 2021), pages 424-431
 ISBN: 978-989-758-491-6
 Copyright?c 2021 by SCITEPRESS – Science and Technology Publications, Lda. All rights reserved
 still, once compromised, fail to protect the user’s account and data. In contrast, continuous authentication,
 based on traits of human behavior, can offer additional security measures in the device to authenticate against
 unauthorized users, even after the entry-point and one-time authentication has been compromised. To this end, we have collected a new data-set of multiple behavioral biometric modalities (49 users) when a user fills out an account recovery form in sitting using an Android app. These include motion events (acceleration and angular velocity), touch and swipe events, keystrokes, and pattern tracing. In this paper, we focus on authentication based on motion events by evaluating a set of score level fusion techniques to authenticate users based on the acceleration and angular velocity data. The best EERs of 2.4% and 6.9% for intra- and inter-session respectively, are achieved by fusing acceleration and angular velocity using Nandakumar et al.’s likelihood ratio (LR) based score fusion.</t>
-  </si>
-[...208 lines deleted...]
-      <c r="Z2" s="0"/>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1650503</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>