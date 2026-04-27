--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10318859</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1038/s41467-022-28972-8</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Stalagmite paleomagnetic record of a quiet mid-to-late Holocene field activity in central South America</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Jaqueto, Plinio; Trindade, Ricardo I.; Terra-Nova, Filipe; Feinberg, Joshua M.; Novello, Valdir F.; Stríkis, Nicolás M.; Schroedl, Peter; Azevedo, Vitor; Strauss, Beck E.; Cruz, Francisco W.; Cheng, Hai; Edwards, R. Lawrence</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Nature Communications</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2041-1723</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract                          Speleothems can provide high-quality continuous records of the direction and relative paleointensity of the geomagnetic field, combining high precision dating (with U-Th method) and rapid lock-in of their detrital magnetic particles during calcite precipitation. Paleomagnetic results for a mid-to-late Holocene stalagmite from Dona Benedita Cave in central Brazil encompass ~1900 years (3410 BP to 5310 BP, constrained by 12 U-Th ages) of paleomagnetic record from 58 samples (resolution of ~33 years). This dataset reveals angular variations of less than 0.06° yr              −1              and a relatively steady paleointensity record (after calibration with geomagnetic field model) contrasting with the fast variations observed in younger speleothems from the same region under influence of the South Atlantic Anomaly. These results point to a quiescent period of the geomagnetic field during the mid-to-late Holocene in the area now comprised by the South Atlantic Anomaly, suggesting an intermittent or an absent behavior at the multi-millennial timescale.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1642268; 2044535</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>