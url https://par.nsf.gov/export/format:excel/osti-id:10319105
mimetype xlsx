--- v0 (2026-01-19)
+++ v1 (2026-04-27)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10319105</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.2514/6.2021-4069</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Multidisciplinary Design Optimization Approach to Integrated Space Mission Planning and Spacecraft Design</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Isaji, Masafumi; Takubo, Yuji; Ho, Koki</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-11-03T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ASCEND 2021</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Space mission planning and spacecraft design are tightly coupled and need to be considered together for optimal performance; however, this integrated optimization problem results in a large-scale Mixed-Integer Nonlinear Programming (MINLP) problem, which is challenging to solve. In response to this challenge, this paper proposes a new solution approach to this MINLP problem by iterative solving a set of coupled subproblems via the augmented Lagrangian coordination approach following the philosophy of Multi-disciplinary Design Optimization (MDO). The proposed approach leverages the unique structure of the problem that enables its decomposition into a set of coupled subproblems of different types: a Mixed-Integer Quadratic Programming (MIQP) subproblem for mission planning and one or more Nonlinear Programming (NLP) subproblem(s) for spacecraft design. Since specialized MIQP or NLP solvers can be applied to each subproblem, the proposed approach can efficiently solve the otherwise intractable integrated MINLP problem. An automatic and effective method to find an initial solution for this iterative approach is also proposed so that the optimization can be performed without the need for a user-defined initial guess. In the demonstration case study, a human lunar exploration mission sequence is optimized with a subsystem-level parametric spacecraft design model. Compared to the state-of-the-art method, the proposed formulation can obtain a better solution with a shorter computational time even without parallelization. For larger problems, the proposed solution approach can also be easily parallelizable and thus is expected to be further advantageous and scalable.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1942559</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>