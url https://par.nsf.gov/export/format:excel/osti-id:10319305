--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10319305</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.5194/bg-19-117-2022</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Modeling polar marine ecosystem functions guided by bacterial physiological and taxonomic traits</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kim, Hyewon Heather; Bowman, Jeff S.; Luo, Ya-Wei; Ducklow, Hugh W.; Schofield, Oscar M.; Steinberg, Deborah K.; Doney, Scott C.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Biogeosciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1726-4189</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract. Heterotrophic marine bacteria utilize organic carbon for growth and biomass synthesis. Thus, their physiological variability is key to the balancebetween the production and consumption of organic matter and ultimately particle export in the ocean. Here we investigate a potential link betweenbacterial traits and ecosystem functions in the rapidly warming West Antarctic Peninsula (WAP) region based on a bacteria-oriented ecosystemmodel. Using a data assimilation scheme, we utilize the observations of bacterial groups with different physiological traits to constrain thegroup-specific bacterial ecosystem functions in the model. We then examine the association of the modeled bacterial and other key ecosystemfunctions with eight recurrent modes representative of different bacterial taxonomic traits. Both taxonomic and physiological traits reflect thevariability in bacterial carbon demand, net primary production, and particle sinking flux. Numerical experiments under perturbed climate conditionsdemonstrate a potential shift from low nucleic acid bacteria to high nucleic acid bacteria-dominated communities in the coastal WAP. Our studysuggests that bacterial diversity via different taxonomic and physiological traits can guide the modeling of the polar marine ecosystem functionsunder climate change.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2026045</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>