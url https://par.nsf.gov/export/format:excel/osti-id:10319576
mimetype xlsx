--- v0 (2026-01-19)
+++ v1 (2026-04-27)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10319576</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/jeea/jvab016</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Electoral Systems and Inequalities in Government Interventions</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Genicot, Garance; Bouton, Laurent; Castanheira, Micael</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-04-17T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of the European Economic Association</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1542-4766</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            This paper studies the political determinants of inequalities in government interventions under majoritarian (MAJ) and proportional representation (PR) systems. We propose a probabilistic voting model of electoral competition with highly targetable government interventions and heterogeneous localities. We uncover a novel relative electoral sensitivity effect that affects government interventions only under MAJ systems. This effect tends to reduce inequality in government interventions under MAJ systems when districts are composed of sufficiently homogeneous localities. This effect goes against the conventional wisdom that MAJ systems are necessarily more conducive to inequality than PR systems. We illustrate the empirical relevance of our results with numerical simulations on possible reforms of the US Electoral College.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1851758</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>