--- v0 (2026-01-20)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10319835</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3389/fgene.2021.763263</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Hybrid Clustering of Single-Cell Gene Expression and Spatial Information via Integrated NMF and K-Means</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Oh, Sooyoun; Park, Haesun; Zhang, Xiuwei</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-11-08T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Frontiers in Genetics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1664-8021</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Advances in single cell transcriptomics have allowed us to study the identity of single cells. This has led to the discovery of new cell types and high resolution tissue maps of them. Technologies that measure multiple modalities of such data add more detail, but they also complicate data integration. We offer an integrated analysis of the spatial location and gene expression profiles of cells to determine their identity. We propose scHybridNMF (single-cell Hybrid Nonnegative Matrix Factorization), which performs cell type identification by combining sparse nonnegative matrix factorization (sparse NMF) with k-means clustering to cluster high-dimensional gene expression and low-dimensional location data. We show that, under multiple scenarios, including the cases where there is a small number of genes profiled and the location data is noisy, scHybridNMF outperforms sparse NMF, k-means, and an existing method that uses a hidden Markov random field to encode cell location and gene expression data for cell type identification.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2019771</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>