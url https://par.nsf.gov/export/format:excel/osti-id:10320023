--- v0 (2026-01-18)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10320023</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1371/journal.pcbi.1009956</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>PLUS: Predicting cancer metastasis potential based on positive and unlabeled learning</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zhou, Junyi; Lu, Xiaoyu; Chang, Wennan; Wan, Changlin; Lu, Xiongbin; Zhang, Chi; Cao, Sha</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Liu, Jie</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-03-29T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>PLOS Computational Biology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1553-7358</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Metastatic cancer accounts for over 90% of all cancer deaths, and evaluations of metastasis potential are vital for minimizing the metastasis-associated mortality and achieving optimal clinical decision-making. Computational assessment of metastasis potential based on large-scale transcriptomic cancer data is challenging because metastasis events are not always clinically detectable. The under-diagnosis of metastasis events results in biased classification labels, and classification tools using biased labels may lead to inaccurate estimations of metastasis potential. This issue is further complicated by the unknown metastasis prevalence at the population level, the small number of confirmed metastasis cases, and the high dimensionality of the candidate molecular features. Our proposed algorithm, called              P              ositive and unlabeled              L              earning from              U              nbalanced cases and              S              parse structures (              PLUS              ), is the first to use a positive and unlabeled learning framework to account for the under-detection of metastasis events in building a classifier. PLUS is specifically tailored for studying metastasis that deals with the unbalanced instance allocation as well as unknown metastasis prevalence, which are not considered by other methods. PLUS achieves superior performance on synthetic datasets compared with other state-of-the-art methods. Application of PLUS to The Cancer Genome Atlas Pan-Cancer gene expression data generated metastasis potential predictions that show good agreement with the clinical follow-up data, in addition to predictive genes that have been validated by independent single-cell RNA-sequencing datasets.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2047631; 1850360; 2528521</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>