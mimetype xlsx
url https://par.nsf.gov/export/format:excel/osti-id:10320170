--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="39">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,181 +65,306 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10320170</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1002/essoar.10508794.2</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Comparison of open-source image-based reconstruction pipelines for 3D root phenotyping of field-grown maize</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Liu, Suxing\nBonelli</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Bucksch, Alexander\nClarke</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-02-22T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2022 NAPPN Conference Proceedings</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Understanding root traits is essential to improve water uptake, increase nitrogen capture and accelerate carbon sequestration from the atmosphere. High-throughput phenotyping to quantify root traits for deeper field-grown roots remains a challenge, however. Recently developed open-source methods use 3D reconstruction algorithms to build 3D models of plant roots from multiple 2D images and can extract root traits and phenotypes. Most of these methods rely on automated image orientation (Structure from Motion)[1] and dense image matching (Multiple View Stereo) algorithms to produce a 3D point cloud or mesh model from 2D images. Until now the performance of these methods when applied to field-grown roots has not been compared tested commonly used open-source pipelines on a test panel of twelve contrasting maize genotypes grown in real field conditions[2-6]. We compare the 3D point clouds produced in terms of number of points, computation time and model surface density. This comparison study provides insight into the performance of different open-source pipelines for maize root phenotyping and illuminates trade-offs between 3D model quality and performance cost for future high-throughput 3D root phenotyping.
+DOI recognition was not working: https://doi.org/10.1002/essoar.10508794.2</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1845760</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>