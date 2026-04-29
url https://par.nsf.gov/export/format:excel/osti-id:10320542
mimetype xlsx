--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10320542</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/JHEP12(2021)153</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Calorimetric classification of track-like signatures in liquid argon TPCs using MicroBooNE data</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Abratenko, P.; An, R.; Anthony, J.; Asaadi, J.; Ashkenazi, A.; Balasubramanian, S.; Baller, B.; Barnes, C.; Barr, G.; Basque, V.; Bathe-Peters, L.; Benevides Rodrigues, O.; Berkman, S.; Bhanderi, A.; Bhat, A.; Bishai, M.; Blake, A.; Bolton, T.; Camilleri, L.; Caratelli, D.; Caro Terrazas, I.; Castillo Fernandez, R.; Cavanna, F.; Cerati, G.; Chen, Y.; Church, E.; Cianci, D.; Conrad, J. M.; Convery, M.; Cooper-Troendle, L.; Crespo-Anadón, J. I.; Del Tutto, M.; Dennis, S. R.; Devitt, D.; Diurba, R.; Dorrill, R.; Duffy, K.; Dytman, S.; Eberly, B.; Ereditato, A.; Evans, J. J.; Fine, R.; Fiorentini Aguirre, G. A.; Fitzpatrick, R. S.; Fleming, B. T.; Foppiani, N.; Franco, D.; Furmanski, A. P.; Garcia-Gamez, D.; Gardiner, S.; Ge, G.; Gollapinni, S.; Goodwin, O.; Gramellini, E.; Green, P.; Greenlee, H.; Gu, W.; Guenette, R.; Guzowski, P.; Hagaman, L.; Hall, E.; Hamilton, P.; Hen, O.; Horton-Smith, G. A.; Hourlier, A.; Itay, R.; James, C.; Ji, X.; Jiang, L.; Jo, J. H.; Johnson, R. A.; Jwa, Y.-J.; Kamp, N.; Kaneshige, N.; Karagiorgi, G.; Ketchum, W.; Kirby, M.; Kobilarcik, T.; Kreslo, I.; LaZur, R.; Lepetic, I.; Li, K.; Li, Y.; Lin, K.; Littlejohn, B. R.; Louis, W. C.; Luo, X.; Manivannan, K.; Mariani, C.; Marsden, D.; Marshall, J.; Martinez Caicedo, D. A.; Mason, K.; Mastbaum, A.; McConkey, N.; Meddage, V.; Mettler, T.; Miller, K.; Mills, J.; Mistry, K.; Mogan, A.; Mohayai, T.; Moon, J.; Mooney, M.; Moor, A. F.; Moore, C. D.; Mora Lepin, L.; Mousseau, J.; Murphy, M.; Naples, D.; Navrer-Agasson, A.; Neely, R. K.; Nowak, J.; Nunes, M.; Palamara, O.; Paolone, V.; Papadopoulou, A.; Papavassiliou, V.; Pate, S. F.; Paudel, A.; Pavlovic, Z.; Piasetzky, E.; Ponce-Pinto, I. D.; Prince, S.; Qian, X.; Raaf, J. L.; Radeka, V.; Rafique, A.; Reggiani-Guzzo, M.; Ren, L.; Rice, L. C.; Rochester, L.; Rodriguez Rondon, J.; Rogers, H. E.; Rosenberg, M.; Ross-Lonergan, M.; Scanavini, G.; Schmitz, D. W.; Schukraft, A.; Seligman, W.; Shaevitz, M. H.; Sharankova, R.; Sinclair, J.; Smith, A.; Snider, E. L.; Soderberg, M.; Söldner-Rembold, S.; Spentzouris, P.; Spitz, J.; Stancari, M.; St. John, J.; Strauss, T.; Sutton, K.; Sword-Fehlberg, S.; Szelc, A. M.; Tagg, N.; Tang, W.; Terao, K.; Thorpe, C.; Totani, D.; Toups, M.; Tsai, Y.-T.; Uchida, M. A.; Usher, T.; Van De Pontseele, W.; Viren, B.; Weber, M.; Wei, H.; Williams, Z.; Wolbers, S.; Wongjirad, T.; Wospakrik, M.; Wright, N.; Wu, W.; Yandel, E.; Yang, T.; Yarbrough, G.; Yates, L. E.; Zeller, G. P.; Zennamo, J.; Zhang, C.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of High Energy Physics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1029-8479</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>A              bstract                                      The MicroBooNE liquid argon time projection chamber located at Fermilab is a neutrino experiment dedicated to the study of short-baseline oscillations, the measurements of neutrino cross sections in liquid argon, and to the research and development of this novel detector technology. Accurate and precise measurements of calorimetry are essential to the event reconstruction and are achieved by leveraging the TPC to measure deposited energy per unit length along the particle trajectory, with mm resolution. We describe the non-uniform calorimetric reconstruction performance in the detector, showing dependence on the angle of the particle trajectory. Such non-uniform reconstruction directly affects the performance of the particle identification algorithms which infer particle type from calorimetric measurements. This work presents a new particle identification method which accounts for and effectively addresses such non-uniformity. The newly developed method shows improved performance compared to previous algorithms, illustrated by a 93.7% proton selection efficiency and a 10% muon mis-identification rate, with a fairly loose selection of tracks performed on beam data. The performance is further demonstrated by identifying exclusive final states in              ν                              μ                            CC              interactions. While developed using MicroBooNE data and simulation, this method is easily applicable to future LArTPC experiments, such as SBND, ICARUS, and DUNE.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1801996; 1913983; 2047665</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>