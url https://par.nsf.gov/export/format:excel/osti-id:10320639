--- v0 (2026-01-19)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10320639</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1073/pnas.2115135119</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Microscopic mechanisms of cooperative communications within single nanocatalysts</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Punia, Bhawakshi; Chaudhury, Srabanti; Kolomeisky, Anatoly B.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-01-18T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the National Academy of Sciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>119</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0027-8424</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Catalysis is a method of accelerating chemical reactions that is critically important for fundamental research as well as for industrial applications. It has been recently discovered that catalytic reactions on metal nanoparticles exhibit cooperative effects. The mechanism of these observations, however, remains not well understood. In this work, we present a theoretical investigation on possible microscopic origin of cooperative communications in nanocatalysts. In our approach, the main role is played by positively charged holes on metal surfaces. A corresponding discrete-state stochastic model for the dynamics of holes is developed and explicitly solved. It is shown that the observed spatial correlation lengths are given by the average distances migrated by the holes before they disappear, while the temporal memory is determined by their lifetimes. Our theoretical approach is able to explain the universality of cooperative communications as well as the effect of external electric fields. Theoretical predictions are in agreement with experimental observations. The proposed theoretical framework quantitatively clarifies some important aspects of the microscopic mechanisms of heterogeneous catalysis.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2019745; 1953453; 1941106</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>