--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10320666</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1175/JCLI-D-20-0835.1</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Impacts of Tropical North Atlantic and Equatorial Atlantic SST Anomalies on ENSO</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Jiang, Leishan; Li, Tim</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-04-20T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Climate</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0894-8755</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            The Sea Surface Temperature Anomaly (SSTA) in tropical Atlantic during boreal spring and summer shows two dominant modes: a basin-warming and a meridional dipole mode, respectively. Observational and coupled model simulations indicate that the former induces a Pacific La Niña in the succeeding winter whereas the latter cannot. The basin-warming forcing induces a La Niña through a Kelvin wave response and the associated wind-evaporation-SST-convection (WESC) feedback over the northern Indian Ocean (NIO) and Maritime Continent (MC). Anomalous Kelvin wave easterly interacts with the monsoonal westerly, leading to a warm SSTA and a northwest-southeast oriented heating anomaly in NIO/MC, which further induces easterly and cold SSTA over the equatorial Pacific. In contrast, the dipole forcing has little impact on the Indian and Pacific Oceans due to the offsetting of the Kelvin wave to the asymmetric Atlantic heating.            Further observational and modeling studies towards the Tropical North Atlantic (TNA) and Equatorial Atlantic (EA) SSTA modes indicate that the TNA (EA) forcing induces a CP- (EP-) type ENSO. In both cases, the Kelvin wave response and the WESC feedback over the NIO/MC are important in conveying the Atlantic’s impact. The difference lies in distinctive Rossby wave responses – A marked westerly anomaly appears in the equatorial eastern Pacific (EEP) for the TNA forcing (due to its westward location) while no significant wind response is observed in EEP for the EA forcing. The westerly anomaly prevents a cooling tendency in EEP through anomalous zonal and vertical advection according to a mixed-layer heat budget analysis.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2006553</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>