--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10320894</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.5194/acp-21-14427-2021</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Evaluation and intercomparison of wildfire smoke forecasts from multiple modeling systems for the 2019 Williams Flats fire</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ye, Xinxin; Arab, Pargoal; Ahmadov, Ravan; James, Eric; Grell, Georg A.; Pierce, Bradley; Kumar, Aditya; Makar, Paul; Chen, Jack; Davignon, Didier; Carmichael, Greg R.; Ferrada, Gonzalo; McQueen, Jeff; Huang, Jianping; Kumar, Rajesh; Emmons, Louisa; Herron-Thorpe, Farren L.; Parrington, Mark; Engelen, Richard; Peuch, Vincent-Henri; da Silva, Arlindo; Soja, Amber; Gargulinski, Emily; Wiggins, Elizabeth; Hair, Johnathan W.; Fenn, Marta; Shingler, Taylor; Kondragunta, Shobha; Lyapustin, Alexei; Wang, Yujie; Holben, Brent; Giles, David M.; Saide, Pablo E.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Atmospheric Chemistry and Physics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1680-7324</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract. Wildfire smoke is one of the most significant concerns ofhuman and environmental health, associated with its substantial impacts onair quality, weather, and climate. However, biomass burning emissions andsmoke remain among the largest sources of uncertainties in air qualityforecasts. In this study, we evaluate the smoke emissions and plumeforecasts from 12 state-of-the-art air quality forecasting systemsduring the Williams Flats fire in Washington State, US, August 2019, whichwas intensively observed during the Fire Influence on Regional to GlobalEnvironments and Air Quality (FIREX-AQ) field campaign. Model forecasts withlead times within 1 d are intercompared under the same framework basedon observations from multiple platforms to reveal their performanceregarding fire emissions, aerosol optical depth (AOD), surface PM2.5,plume injection, and surface PM2.5 to AOD ratio. The comparison ofsmoke organic carbon (OC) emissions suggests a large range of daily totalsamong the models, with a factor of 20 to 50. Limited representations of thediurnal patterns and day-to-day variations of emissions highlight the needto incorporate new methodologies to predict the temporal evolution andreduce uncertainty of smoke emission estimates. The evaluation of smoke AOD(sAOD) forecasts suggests overall underpredictions in both the magnitude andsmoke plume area for nearly all models, although the high-resolution modelshave a better representation of the fine-scale structures of smoke plumes.The models driven by fire radiativepower (FRP)-based fire emissions or assimilating satellite AODdata generally outperform the others. Additionally, limitations of thepersistence assumption used when predicting smoke emissions are revealed bysubstantial underpredictions of sAOD on 8 August 2019, mainly over thetransported smoke plumes, owing to the underestimated emissions on7 August. In contrast, the surface smoke PM2.5 (sPM2.5) forecastsshow both positive and negative overall biases for these models, with mostmembers presenting more considerable diurnal variations of sPM2.5.Overpredictions of sPM2.5 are found for the models driven by FRP-basedemissions during nighttime, suggesting the necessity to improve verticalemission allocation within and above the planetary boundary layer (PBL).Smoke injection heights are further evaluated using the NASA LangleyResearch Center's Differential Absorption High Spectral Resolution Lidar(DIAL-HSRL) data collected during the flight observations. As the firebecame stronger over 3–8 August, the plume height became deeper, with aday-to-day range of about 2–9 km a.g.l. However, narrower ranges arefound for all models, with a tendency of overpredicting the plume heights forthe shallower injection transects and underpredicting for the days showingdeeper injections. The misrepresented plume injection heights lead toinaccurate vertical plume allocations along the transects corresponding totransported smoke that is 1 d old. Discrepancies in model performance forsurface PM2.5 and AOD are further suggested by the evaluation of theirratio, which cannot be compensated for by solely adjusting the smoke emissionsbut are more attributable to model representations of plume injections,besides other possible factors including the evolution of PBL depths andaerosol optical property assumptions. By consolidating multiple forecastsystems, these results provide strategic insight on pathways to improvesmoke forecasts.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2013461</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>