--- v0 (2025-11-03)
+++ v1 (2026-04-26)
@@ -6,168 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...116 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -182,181 +65,307 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10321051</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3485447.3512230</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Beyond Bot Detection: Combating Fraudulent Online Survey Takers</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zhang, Ziyi; Zhu, Shuofei; Mink, Jaron; Xiong, Aiping; Song, Linhai; Wang, Gang</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-04-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the Web Conference 2022</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Different techniques have been recommended to detect fraudulent responses in online surveys, but little research has been taken to systematically test the extent to which they actually work in practice. In this paper, we conduct an empirical evaluation of 22 antifraud tests in two complementary online surveys. The first survey recruits Rust programmers on public online forums and social media networks. We find that fraudulent respondents involve both bot and human characteristics. Among different anti-fraud tests, those designed based on domain knowledge are the most effective. By combining individual tests, we can achieve a detection performance as good as commercial techniques while making the results more
+explainable. To explore these tests under a broader context, we ran a different survey on Amazon Mechanical Turk (MTurk). The results show that for a generic survey without requiring users to have any
+domain knowledge, it is more difficult to distinguish fraudulent responses. However, a subset of tests still remain effective.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1955965; 2030521</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>