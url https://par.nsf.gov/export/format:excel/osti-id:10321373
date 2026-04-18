--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,186 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...134 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -200,187 +65,316 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10321373</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1108/IJMCE-07-2020-0034</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>STEM doctoral mentoring: a call for a conscious, culturally responsive journey</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Sanczyk, A; Merriweather, LR</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-06-03T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>International journal of mentoring and coaching in education</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2046-6854</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Purpose
+The purpose of this research study was to explore U.S. STEM faculty’s perceptions of culturally responsive mentoring underrepresented doctoral students in STEM programs. The research question that guided this study was “How do STEM doctoral faculty mentors engage in culturally responsive mentoring?
+Design/methodology/approach
+A case study research design was used and included findings from an embedded case drawn from a larger ongoing study. Six STEM faculty participants provided in-depth insights into the dynamic nature of the culturally responsive mentoring journey through semi-structured interviews that were analyzed using thematic analysis. The theoretical framework for this research study was grounded in the ideas posited by culturally responsive pedagogy.
+Findings
+The findings revealed three themes related to the mentoring journeys experienced by the faculty fellows: an academic journey, an intentional journey, and a subliminal journey.
+Research limitations/implications
+The findings of this research provide significant contribution to the current literature on mentoring and point to the importance of continuous, structured research efforts to increase the quality of mentoring for URM students in doctoral STEM programs.
+Practical implications
+STEM faculty could benefit from participating in mentor training framed by culturally responsive pedagogy. Future research is needed to explore the mentor training needs of STEM faculty in other environments, including contexts outside the United States.
+Originality/value
+This study extends understanding of STEM faculty's knowledge, dispositions, and abilities of culturally responsive mentoring and emphasizes the need for ongoing professional development training in this area.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1820536; 1820582</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>