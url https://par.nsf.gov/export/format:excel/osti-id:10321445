--- v0 (2026-01-21)
+++ v1 (2026-04-26)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10321445</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1140/epjc/s10052-021-09878-z</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Observation of electroweak production of two jets in association with an isolated photon and missing transverse momentum, and search for a Higgs boson decaying into invisible particles at 13 $$\text {TeV}$$ with the ATLAS detector</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Aad, G.; Abbott, B.; Abbott, D. C.; Abud, A. Abed; Abeling, K.; Abhayasinghe, D. K.; Abidi, S. H.; Aboulhorma, A.; Abramowicz, H.; Abreu, H.; Abulaiti, Y.; Hoffman, A. C.; Acharya, B. S.; Achkar, B.; Adam, L.; Bourdarios, C. Adam; Adamczyk, L.; Adamek, L.; Addepalli, S. V.; Adelman, J.; Adiguzel, A.; Adorni, S.; Adye, T.; Affolder, A. A.; Afik, Y.; Agapopoulou, C.; Agaras, M. N.; Agarwala, J.; Aggarwal, A.; Agheorghiesei, C.; Aguilar-Saavedra, J. A.; Ahmad, A.; Ahmadov, F.; Ahmed, W. S.; Ai, X.; Aielli, G.; Aizenberg, I.; Akatsuka, S.; Akbiyik, M.; Åkesson, T. P.; Akimov, A. V.; Khoury, K. Al; Alberghi, G. L.; Albert, J.; Albicocco, P.; Verzini, M. J.; Alderweireldt, S.; Aleksa, M.; Aleksandrov, I. N.; Alexa, C.; Alexopoulos, T.; Alfonsi, A.; Alfonsi, F.; Alhroob, M.; Ali, B.; Ali, S.; Aliev, M.; Alimonti, G.; Allaire, C.; Allbrooke, B. M.; Allport, P. P.; Aloisio, A.; Alonso, F.; Alpigiani, C.; Camelia, E. Alunno; Estevez, M. Alvarez; Alviggi, M. G.; Coutinho, Y. Amaral; Ambler, A.; Ambroz, L.; Amelung, C.; Amidei, D.; Santos, S. P.; Amoroso, S.; Amrouche, C. S.; Anastopoulos, C.; Andari, N.; Andeen, T.; Anders, J. K.; Andrean, S. Y.; Andreazza, A.; Angelidakis, S.; Angerami, A.; Anisenkov, A. V.; Annovi, A.; Antel, C.; Anthony, M. T.; Antipov, E.; Antonelli, M.; Antrim, D. J.; Anulli, F.; Aoki, M.; Pozo, J. A.; Aparo, M. A.; Bella, L. Aperio; Aranzabal, N.; Ferraz, V. Araujo; Arcangeletti, C.; Arce, A. T.; Arena, E.; Arguin, J-F.; Argyropoulos, S.; Arling, J.-H.; Armbruster, A. J.; Armstrong, A.; Arnaez, O.; Arnold, H.; Tame, Z. P.; Artoni, G.; Asada, H.; Asai, K.; Asai, S.; Asbah, N. A.; Asimakopoulou, E. M.; Asquith, L.; Assahsah, J.; Assamagan, K.; Astalos, R.; Atkin, R. J.; Atkinson, M.; Atlay, N. B.; Atmani, H.; Atmasiddha, P. A.; Augsten, K.; Auricchio, S.; Austrup, V. A.; Avner, G.; Avolio, G.; Ayoub, M. K.; Azuelos, G.; Babal, D.; Bachacou, H.; Bachas, K.; Bachiu, A.; Backman, F.; Badea, A.; Bagnaia, P.; Bahrasemani, H.; Bailey, A. J.; Bailey, V. R.; Baines, J. T.; Bakalis, C.; Baker, O. K.; Bakker, P. J.; Bakos, E.; Gupta, D. Bakshi; Balaji, S.; Balasubramanian, R.; Baldin, E. M.; Balek, P.; Ballabene, E.; Balli, F.; Balunas, W. K.; Balz, J.; Banas, E.; Bandieramonte, M.; Bandyopadhyay, A.; Bansal, S.; Barak, L.; Barberio, E. L.; Barberis, D.; Barbero, M.; Barbour, G.; Barends, K. N.; Barillari, T.; Barisits, M-S.; Barkeloo, J.; Barklow, T.; Barnett, B. M.; Barnett, R. M.; Baroncelli, A.; Barone, G.; Barr, A. J.; Navarro, L. Barranco; Barreiro, F.; da Costa, J. Barreiro; Barron, U.; Barsov, S.; Bartels, F.; Bartoldus, R.; Bartolini, G.; Barton, A. E.; Bartos, P.; Basalaev, A.; Basan, A.; Baselga, M.; Bashta, I.; Bassalat, A.; Basso, M. J.; Basson, C. R.; Bates, R. L.; Batlamous, S.; Batley, J. R.; Batool, B.; Battaglia, M.; Bauce, M.; Bauer, F.; Bauer, P.; Bawa, H. S.; Bayirli, A.; Beacham, J. B.; Beau, T.; Beauchemin, P. H.; Becherer, F.; Bechtle, P.; Beck, H. P.; Becker, K.; Becot, C.; Beddall, A. J.; Bednyakov, V. A.; Bee, C. P.; Beermann, T. A.; Begalli, M.; Begel, M.; Behera, A.; Behr, J. K.; Da Cruz E Silva, C. Beirao; Beirer, J. F.; Beisiegel, F.; Belfkir, M.; Bella, G.; Bellagamba, L.; Bellerive, A.; Bellos, P.; Beloborodov, K.; Belotskiy, K.; Belyaev, N. L.; Benchekroun, D.; Benhammou, Y.; Benjamin, D. P.; Benoit, M.; Bensinger, J. R.; Bentvelsen, S.; Beresford, L.; Beretta, M.; Berge, D.; Kuutmann, E. Bergeaas; Berger, N.; Bergmann, B.; Bergsten, L. J.; Beringer, J.; Berlendis, S.; Bernardi, G.; Bernius, C.; Bernlochner, F. U.; Berry, T.; Berta, P.; Berthold, A.; Bertram, I. A.; Bylund, O. Bessidskaia; Bethke, S.; Betti, A.; Bevan, A. J.; Bhatta, S.; Bhattacharya, D. S.; Bhattarai, P.; Bhopatkar, V. S.; Bi, R.; Bianchi, R. M.; Biebel, O.; Bielski, R.; Biesuz, N. V.; Biglietti, M.; Billoud, T. R.; Bindi, M.; Bingul, A.; Bini, C.; Biondi, S.; Biondini, A.; Birch-sykes, C. J.; Bird, G. A.; Birman, M.; Bisanz, T.; Biswal, J. P.; Biswas, D.; Bitadze, A.; Bittrich, C.; Bjørke, K.; Bloch, I.; Blocker, C.; Blue, A.; Blumenschein, U.; Blumenthal, J.; Bobbink, G. J.; Bobrovnikov, V. S.; Boehler, M.; Bogavac, D.; Bogdanchikov, A. G.; Bohm, C.; Boisvert, V.; Bokan, P.; Bold, T.; Bomben, M.; Bona, M.; Boonekamp, M.; Booth, C. D.; Borbély, A. G.; Borecka-Bielska, H. M.; Borgna, L. S.; Borissov, G.; Bortoletto, D.; Boscherini, D.; Bosman, M.; Sola, J. D.; Bouaouda, K.; Boudreau, J.; Bouhova-Thacker, E. V.; Boumediene, D.; Bouquet, R.; Boveia, A.; Boyd, J.; Boye, D.; Boyko, I. R.; Bozson, A. J.; Bracinik, J.; Brahimi, N.; Brandt, G.; Brandt, O.; Braren, F.; Brau, B.; Brau, J. E.; Madden, W. D.; Brendlinger, K.; Brener, R.; Brenner, L.; Brenner, R.; Bressler, S.; Brickwedde, B.; Briglin, D. L.; Britton, D.; Britzger, D.; Brock, I.; Brock, R.; Brooijmans, G.; Brooks, W. K.; Brost, E.; de Renstrom, P. A.; Brüers, B.; Bruncko, D.; Bruni, A.; Bruni, G.; Bruschi, M.; Bruscino, N.; Bryngemark, L.; Buanes, T.; Buat, Q.; Buchholz, P.; Buckley, A. G.; Budagov, I. A.; Bugge, M. K.; Bulekov, O.; Bullard, B. A.; Burdin, S.; Burgard, C. D.; Burger, A. M.; Burghgrave, B.; Burr, J. T.; Burton, C. D.; Burzynski, J. C.; Busch, E. L.; Büscher, V.; Bussey, P. J.; Butler, J. M.; Buttar, C. M.; Butterworth, J. M.; Buttinger, W.; Vazquez, C. J.; Buzykaev, A. R.; Cabras, G.; Urbán, S. Cabrera; Caforio, D.; Cai, H.; Cairo, V. M.; Cakir, O.; Calace, N.; Calafiura, P.; Calderini, G.; Calfayan, P.; Callea, G.; Caloba, L. P.; Lopez, S. Calvente; Calvet, D.; Calvet, S.; Calvet, T. P.; Calvetti, M.; Toro, R. Camacho; Camarda, S.; Munoz, D. Camarero; Camarri, P.; Camerlingo, M. T.; Cameron, D.; Camincher, C.; Campanelli, M.; Camplani, A.; Canale, V.; Canesse, A.; Bret, M. Cano; Cantero, J.; Cao, Y.; Capocasa, F.; Capua, M.; Carbone, A.; Cardarelli, R.; Cardenas, J. C.; Cardillo, F.; Carducci, G.; Carli, T.; Carlino, G.; Carlson, B. T.; Carlson, E. M.; Carminati, L.; Carnesale, M.; Carney, R. M.; Caron, S.; Carquin, E.; Carrá, S.; Carratta, G.; Carter, J. W.; Carter, T. M.; Casadei, D.; Casado, M. P.; Casha, A. F.; Castiglia, E. G.; Castillo, F. L.; Garcia, L. Castillo; Gimenez, V. Castillo; Castro, N. F.; Catinaccio, A.; Catmore, J. R.; Cattai, A.; Cavaliere, V.; Cavalli, N.; Cavasinni, V.; Celebi, E.; Celli, F.; Centonze, M. S.; Cerny, K.; Cerqueira, A. S.; Cerri, A.; Cerrito, L.; Cerutti, F.; Cervelli, A.; Cetin, S. A.; Chadi, Z.; Chakraborty, D.; Chala, M.; Chan, J.; Chan, W. S.; Chan, W. Y.; Chapman, J. D.; Chargeishvili, B.; Charlton, D. G.; Charman, T. P.; Chatterjee, M.; Chekanov, S.; Chekulaev, S. V.; Chelkov, G. A.; Chen, A.; Chen, B.; Chen, B.; Chen, C.; Chen, C. H.; Chen, H.; Chen, H.; Chen, J.; Chen, J.; Chen, S.; Chen, S. J.; Chen, X.; Chen, X.; Chen, Y.; Chen, Y-H.; Cheng, C. L.; Cheng, H. C.; Cheplakov, A.; Cheremushkina, E.; Cherepanova, E.; Moursli, R. Cherkaoui; Cheu, E.; Cheung, K.; Chevalier, L.; Chiarella, V.; Chiarelli, G.; Chiodini, G.; Chisholm, A. S.; Chitan, A.; Chiu, Y. H.; Chizhov, M. V.; Choi, K.; Chomont, A. R.; Chou, Y.; Chow, Y. S.; Chowdhury, T.; Christopher, L. D.; Chu, M. C.; Chu, X.; Chudoba, J.; Chwastowski, J. J.; Cieri, D.; Ciesla, K. M.; Cindro, V.; Cioară, I. A.; Ciocio, A.; Cirotto, F.; Citron, Z. H.; Citterio, M.; Ciubotaru, D. A.; Ciungu, B. M.; Clark, A.; Clark, P. J.; Columbie, J. M.; Clawson, S. E.; Clement, C.; Clissa, L.; Coadou, Y.; Cobal, M.; Coccaro, A.; Cochran, J.; Barrue, R. F.; De Sa, R. Coelho; Coelli, S.; Cohen, H.; Coimbra, A. E.; Cole, B.; Collot, J.; Muiño, P. Conde; Connell, S. H.; Connelly, I. A.; Conroy, E. I.; Conventi, F.; Cooke, H. G.; Cooper-Sarkar, A. M.; Cormier, F.; Corpe, L. D.; Corradi, M.; Corrigan, E. E.; Corriveau, F.; Costa, M. J.; Costanza, F.; Costanzo, D.; Cote, B. M.; Cowan, G.; Cowley, J. W.; Cranmer, K.; Crépé-Renaudin, S.; Crescioli, F.; Cristinziani, M.; Cristoforetti, M.; Croft, V.; Crosetti, G.; Cueto, A.; Donszelmann, T. Cuhadar; Cui, H.; Cukierman, A. R.; Cunningham, W. R.; Curcio, F.; Czodrowski, P.; Czurylo, M. M.; Da Cunha Sargedas De Sousa, M. J.; Da Fonseca Pinto, J. V.; Da Via, C.; Dabrowski, W.; Dado, T.; Dahbi, S.; Dai, T.; Dallapiccola, C.; Dam, M.; D’amen, G.; D’Amico, V.; Damp, J.; Dandoy, J. R.; Daneri, M. F.; Danninger, M.; Dao, V.; Darbo, G.; Darmora, S.; Dattagupta, A.; D’Auria, S.; David, C.; Davidek, T.; Davis, D. R.; Davis-Purcell, B.; Dawson, I.; De, K.; De Asmundis, R.; De Beurs, M.; De Castro, S.; De Groot, N.; de Jong, P.; De la Torre, H.; De Maria, A.; De Pedis, D.; De Salvo, A.; De Sanctis, U.; De Santis, M.; De Santo, A.; De Vivie De Regie, J. B.; Dedovich, D. V.; Degens, J.; Deiana, A. M.; Peso, J. Del; Diaz, Y. Delabat; Deliot, F.; Delitzsch, C. M.; Pietra, M. Della; Volpe, D. Della; Dell’Acqua, A.; Dell’Asta, L.; Delmastro, M.; Delsart, P. A.; Demers, S.; Demichev, M.; Denisov, S. P.; D’Eramo, L.; Derendarz, D.; Derkaoui, J. E.; Derue, F.; Dervan, P.; Desch, K.; Dette, K.; Deutsch, C.; Deviveiros, P. O.; Bello, F. A.; Ciaccio, A. Di; Ciaccio, L. Di; Domenico, A. Di; Donato, C. Di; Girolamo, A. Di; Gregorio, G. Di; Luca, A. Di; Micco, B. Di; Nardo, R. Di; Diaconu, C.; Dias, F. A.; Vale, T. Dias; Diaz, M. A.; Capriles, F. G.; Dickinson, J.; Didenko, M.; Diehl, E. B.; Dietrich, J.; Cornell, S. Díez; Pardos, C. Diez; Dimitrievska, A.; Ding, W.; Dingfelder, J.; Dinu, I-M.; Dittmeier, S. J.; Dittus, F.; Djama, F.; Djobava, T.; Djuvsland, J. I.; Vale, M. A.; Dodsworth, D.; Doglioni, C.; Dolejsi, J.; Dolezal, Z.; Donadelli, M.; Dong, B.; Donini, J.; D’onofrio, A.; D’Onofrio, M.; Dopke, J.; Doria, A.; Dova, M. T.; Doyle, A. T.; Drechsler, E.; Dreyer, E.; Dreyer, T.; Drobac, A. S.; Du, D.; Pree, T. A.; Dubinin, F.; Dubovsky, M.; Dubreuil, A.; Duchovni, E.; Duckeck, G.; Ducu, O. A.; Duda, D.; Dudarev, A.; D’uffizi, M.; Duflot, L.; Dührssen, M.; Dülsen, C.; Dumitriu, A. E.; Dunford, M.; Dungs, S.; Dunne, K.; Duperrin, A.; Yildiz, H. Duran; Düren, M.; Durglishvili, A.; Dutta, B.; Dyckes, G. I.; Dyndal, M.; Dysch, S.; Dziedzic, B. S.; Eckerova, B.; Eggleston, M. G.; De Souza, E. Egidio; Ehrke, L. F.; Eifert, T.; Eigen, G.; Einsweiler, K.; Ekelof, T.; Ghazali, Y. El; Jarrari, H. El; Moussaouy, A. El; Ellajosyula, V.; Ellert, M.; Ellinghaus, F.; Elliot, A. A.; Ellis, N.; Elmsheuser, J.; Elsing, M.; Emeliyanov, D.; Emerman, A.; Enari, Y.; Erdmann, J.; Ereditato, A.; Erland, P. A.; Errenst, M.; Escalier, M.; Escobar, C.; Pastor, O. Estrada; Etzion, E.; Evans, G.; Evans, H.; Evans, M. O.; Ezhilov, A.; Fabbri, F.; Fabbri, L.; Facini, G.; Fadeyev, V.; Fakhrutdinov, R. M.; Falciano, S.; Falke, P. J.; Falke, S.; Faltova, J.; Fan, Y.; Fang, Y.; Fang, Y.; Fanourakis, G.; Fanti, M.; Faraj, M.; Farbin, A.; Farilla, A.; Farina, E. M.; Farooque, T.; Farrington, S. M.; Farthouat, P.; Fassi, F.; Fassouliotis, D.; Giannelli, M. Faucci; Fawcett, W. J.; Fayard, L.; Fedin, O. L.; Feickert, M.; Felice, N. D.; Feligioni, L.; Fell, A.; Feng, C.; Feng, M.; Fenton, M. J.; Fenyuk, A. B.; Ferguson, S. W.; Ferrando, J.; Ferrari, A.; Ferrari, P.; Ferrari, R.; Ferrere, D.; Ferretti, C.; Fiedler, F.; Filipčič, A.; Filthaut, F.; Fiolhais, M. C.; Fiorini, L.; Fischer, F.; Fisher, W. C.; Fitschen, T.; Fleck, I.; Fleischmann, P.; Flick, T.; Flierl, B. M.; Flores, L.; Flores, M.; Castillo, L. R.; Follega, F. M.; Fomin, N.; Foo, J. H.; Forland, B. C.; Formica, A.; Förster, F. A.; Forti, A. C.; Fortin, E.; Foti, M. G.; Fountas, L.; Fournier, D.; Fox, H.; Francavilla, P.; Francescato, S.; Franchini, M.; Franchino, S.; Francis, D.; Franco, L.; Franconi, L.; Franklin, M.; Frattari, G.; Freegard, A. C.; Freeman, P. M.; Freund, W. S.; Freundlich, E. M.; Froidevaux, D.; Frost, J. A.; Fu, Y.; Fujimoto, M.; Torregrosa, E. Fullana; Fuster, J.; Gabrielli, A.; Gabrielli, A.; Gadow, P.; Gagliardi, G.; Gagnon, L. G.; Gallardo, G. E.; Gallas, E. J.; Gallop, B. J.; Goni, R. Gamboa; Gan, K. K.; Ganguly, S.; Gao, J.; Gao, Y.; Gao, Y. S.; Walls, F. M.; García, C.; Navarro, J. E.; Pascual, J. A.; Garcia-Sciveres, M.; Gardner, R. W.; Garg, D.; Garg, R. B.; Gargiulo, S.; Garner, C. A.; Garonne, V.; Gasiorowski, S. J.; Gaspar, P.; Gaudio, G.; Gauzzi, P.; Gavrilenko, I. L.; Gavrilyuk, A.; Gay, C.; Gaycken, G.; Gazis, E. N.; Geanta, A. A.; Gee, C. M.; Gee, C. N.; Geisen, J.; Geisen, M.; Gemme, C.; Genest, M. H.; Gentile, S.; George, S.; George, W. F.; Geralis, T.; Gerlach, L. O.; Gessinger-Befurt, P.; Bostanabad, M. Ghasemi; Ghneimat, M.; Ghosh, A.; Ghosh, A.; Giacobbe, B.; Giagu, S.; Giangiacomi, N.; Giannetti, P.; Giannini, A.; Gibson, S. M.; Gignac, M.; Gil, D. T.; Gilbert, B. J.; Gillberg, D.; Gilles, G.; Gillwald, N. E.; Gingrich, D. M.; Giordani, M. P.; Giraud, P. F.; Giugliarelli, G.; Giugni, D.; Giuli, F.; Gkialas, I.; Gkountoumis, P.; Gladilin, L. K.; Glasman, C.; Gledhill, G. R.; Glisic, M.; Gnesi, I.; Goblirsch-Kolb, M.; Godin, D.; Goldfarb, S.; Golling, T.; Golubkov, D.; Gombas, J. P.; Gomes, A.; Gama, R. Goncalves; Gonçalo, R.; Gonella, G.; Gonella, L.; Gongadze, A.; Gonnella, F.; Gonski, J. L.; de la Hoz, S. González; Fernandez, S. Gonzalez; Lopez, R. Gonzalez; Renteria, C. Gonzalez; Suarez, R. Gonzalez; Gonzalez-Sevilla, S.; Rodriguez, G. R.; Andana, R. Y.; Goossens, L.; Gorasia, N. A.; Gorbounov, P. A.; Gordon, H. A.; Gorini, B.; Gorini, E.; Gorišek, A.; Goshaw, A. T.; Gostkin, M. I.; Gottardo, C. A.; Gouighri, M.; Goumarre, V.; Goussiou, A. G.; Govender, N.; Goy, C.; Grabowska-Bold, I.; Graham, K.; Gramstad, E.; Grancagnolo, S.; Grandi, M.; Gratchev, V.; Gravila, P. M.; Gravili, F. G.; Gray, H. M.; Grefe, C.; Gregor, I. M.; Grenier, P.; Grevtsov, K.; Grieco, C.; Grieser, N. A.; Grillo, A. A.; Grimm, K.; Grinstein, S.; Grivaz, J.-F.; Groh, S.; Gross, E.; Grosse-Knetter, J.; Grud, C.; Grummer, A.; Grundy, J. C.; Guan, L.; Guan, W.; Gubbels, C.; Guenther, J.; Rojas, J. G.; Guescini, F.; Guest, D.; Gugel, R.; Guida, A.; Guillemin, T.; Guindon, S.; Guo, J.; Guo, L.; Guo, Y.; Gupta, R.; Gurbuz, S.; Gustavino, G.; Guth, M.; Gutierrez, P.; Zagazeta, L. F.; Gutschow, C.; Guyot, C.; Gwenlan, C.; Gwilliam, C. B.; Haaland, E. S.; Haas, A.; Habedank, M.; Haber, C.; Hadavand, H. K.; Hadef, A.; Hadzic, S.; Haleem, M.; Haley, J.; Hall, J. J.; Halladjian, G.; Hallewell, G. D.; Halser, L.; Hamano, K.; Hamdaoui, H.; Hamer, M.; Hamity, G. N.; Han, K.; Han, L.; Han, L.; Han, S.; Han, Y. F.; Hanagaki, K.; Hance, M.; Hank, M. D.; Hankache, R.; Hansen, E.; Hansen, J. B.; Hansen, J. D.; Hansen, M. C.; Hansen, P. H.; Hara, K.; Harenberg, T.; Harkusha, S.; Harris, Y. T.; Harrison, P. F.; Hartman, N. M.; Hartmann, N. M.; Hasegawa, Y.; Hasib, A.; Hassani, S.; Haug, S.; Hauser, R.; Havranek, M.; Hawkes, C. M.; Hawkings, R. J.; Hayashida, S.; Hayden, D.; Hayes, C.; Hayes, R. L.; Hays, C. P.; Hays, J. M.; Hayward, H. S.; Haywood, S. J.; He, F.; He, Y.; He, Y.; Heath, M. P.; Hedberg, V.; Heggelund, A. L.; Hehir, N. D.; Heidegger, C.; Heidegger, K. K.; Heidorn, W. D.; Heilman, J.; Heim, S.; Heim, T.; Heinemann, B.; Heinlein, J. G.; Heinrich, J. J.; Heinrich, L.; Hejbal, J.; Helary, L.; Held, A.; Helling, C. M.; Hellman, S.; Helsens, C.; Henderson, R. C.; Henkelmann, L.; Correia, A. M.; Herde, H.; Jiménez, Y. Hernández; Herr, H.; Herrmann, M. G.; Herrmann, T.; Herten, G.; Hertenberger, R.; Hervas, L.; Hessey, N. P.; Hibi, H.; Higashino, S.; Higón-Rodriguez, E.; Hiller, K. H.; Hillier, S. J.; Hils, M.; Hinchliffe, I.; Hinterkeuser, F.; Hirose, M.; Hirose, S.; Hirschbuehl, D.; Hiti, B.; Hladik, O.; Hobbs, J.; Hobincu, R.; Hod, N.; Hodgkinson, M. C.; Hodkinson, B. H.; Hoecker, A.; Hofer, J.; Hohn, D.; Holm, T.; Holmes, T. R.; Holzbock, M.; Hommels, L. B.; Honan, B. P.; Hong, J.; Hong, T. M.; Hong, Y.; Honig, J. C.; Hönle, A.; Hooberman, B. H.; Hopkins, W. H.; Horii, Y.; Horyn, L. A.; Hou, S.; Howarth, J.; Hoya, J.; Hrabovsky, M.; Hrynevich, A.; Hryn’ova, T.; Hsu, P. J.; Hsu, S.-C.; Hu, Q.; Hu, S.; Hu, Y. F.; Huang, D. P.; Huang, X.; Huang, Y.; Huang, Y.; Hubacek, Z.; Hubaut, F.; Huebner, M.; Huegging, F.; Huffman, T. B.; Huhtinen, M.; Huiberts, S. K.; Hulsken, R.; Huseynov, N.; Huston, J.; Huth, J.; Hyneman, R.; Hyrych, S.; Iacobucci, G.; Iakovidis, G.; Ibragimov, I.; Iconomidou-Fayard, L.; Iengo, P.; Iguchi, R.; Iizawa, T.; Ikegami, Y.; Ilg, A.; Ilic, N.; Imam, H.; Carlson, T. Ingebretsen; Introzzi, G.; Iodice, M.; Ippolito, V.; Ishino, M.; Islam, W.; Issever, C.; Istin, S.; Ponce, J. M.; Iuppa, R.; Ivina, A.; Izen, J. M.; Izzo, V.; Jacka, P.; Jackson, P.; Jacobs, R. M.; Jaeger, B. P.; Jagfeld, C. S.; Jäkel, G.; Jakobs, K.; Jakoubek, T.; Jamieson, J.; Janas, K. W.; Jarlskog, G.; Jaspan, A. E.; Javadov, N.; Javůrek, T.; Javurkova, M.; Jeanneau, F.; Jeanty, L.; Jejelava, J.; Jenni, P.; Jézéquel, S.; Jia, J.; Jia, Z.; Jiang, Y.; Jiggins, S.; Pena, J. Jimenez; Jin, S.; Jinaru, A.; Jinnouchi, O.; Jivan, H.; Johansson, P.; Johns, K. A.; Johnson, C. A.; Jones, D. M.; Jones, E.; Jones, R. W.; Jones, T. J.; Jovicevic, J.; Ju, X.; Junggeburth, J. J.; Rozas, A. Juste; Kabana, S.; Kaczmarska, A.; Kado, M.; Kagan, H.; Kagan, M.; Kahn, A.; Kahra, C.; Kaji, T.; Kajomovitz, E.; Kalderon, C. W.; Kamenshchikov, A.; Kaneda, M.; Kang, N. J.; Kang, S.; Kano, Y.; Kanzaki, J.; Kar, D.; Karava, K.; Kareem, M. J.; Karkanias, I.; Karpov, S. N.; Karpova, Z. M.; Kartvelishvili, V.; Karyukhin, A. N.; Kasimi, E.; Kato, C.; Katzy, J.; Kawade, K.; Kawagoe, K.; Kawaguchi, T.; Kawamoto, T.; Kawamura, G.; Kay, E. F.; Kaya, F. I.; Kazakos, S.; Kazanin, V. F.; Ke, Y.; Keaveney, J. M.; Keeler, R.; Keller, J. S.; Kelsey, D.; Kempster, J. J.; Kendrick, J.; Kennedy, K. E.; Kepka, O.; Kersten, S.; Kerševan, B. P.; Haghighat, S. Ketabchi; Khandoga, M.; Khanov, A.; Kharlamov, A. G.; Kharlamova, T.; Khoda, E. E.; Khoo, T. J.; Khoriauli, G.; Khramov, E.; Khubua, J.; Kido, S.; Kiehn, M.; Kilgallon, A.; Kim, E.; Kim, Y. K.; Kimura, N.; Kirchhoff, A.; Kirchmeier, D.; Kirfel, C.; Kirk, J.; Kiryunin, A. E.; Kishimoto, T.; Kisliuk, D. P.; Kitsaki, C.; Kivernyk, O.; Klapdor-Kleingrothaus, T.; Klassen, M.; Klein, C.; Klein, L.; Klein, M. H.; Klein, M.; Klein, U.; Klimek, P.; Klimentov, A.; Klimpel, F.; Klingl, T.; Klioutchnikova, T.; Klitzner, F. F.; Kluit, P.; Kluth, S.; Kneringer, E.; Knight, T. M.; Knue, A.; Kobayashi, D.; Kobel, M.; Kocian, M.; Kodama, T.; Kodys, P.; Koeck, D. M.; Koenig, P. T.; Koffas, T.; Köhler, N. M.; Kolb, M.; Koletsou, I.; Komarek, T.; Köneke, K.; Kong, A. X.; Kono, T.; Konstantinides, V.; Konstantinidis, N.; Konya, B.; Kopeliansky, R.; Koperny, S.; Korcyl, K.; Kordas, K.; Koren, G.; Korn, A.; Korn, S.; Korolkov, I.; Korolkova, E. V.; Korotkova, N.; Kortman, B.; Kortner, O.; Kortner, S.; Kostecka, W. H.; Kostyukhin, V. V.; Kotsokechagia, A.; Kotwal, A.; Koulouris, A.; Kourkoumeli-Charalampidi, A.; Kourkoumelis, C.; Kourlitis, E.; Kovanda, O.; Kowalewski, R.; Kozanecki, W.; Kozhin, A. S.; Kramarenko, V. A.; Kramberger, G.; Krasnopevtsev, D.; Krasny, M. W.; Krasznahorkay, A.; Kremer, J. A.; Kretzschmar, J.; Kreul, K.; Krieger, P.; Krieter, F.; Krishnamurthy, S.; Krishnan, A.; Krivos, M.; Krizka, K.; Kroeninger, K.; Kroha, H.; Kroll, J.; Kroll, J.; Krowpman, K. S.; Kruchonak, U.; Krüger, H.; Krumnack, N.; Kruse, M. C.; Krzysiak, J. A.; Kubota, A.; Kuchinskaia, O.; Kuday, S.; Kuechler, D.; Kuechler, J. T.; Kuehn, S.; Kuhl, T.; Kukhtin, V.; Kulchitsky, Y.; Kuleshov, S.; Kumar, M.; Kumari, N.; Kuna, M.; Kupco, A.; Kupfer, T.; Kuprash, O.; Kurashige, H.; Kurchaninov, L. L.; Kurochkin, Y. A.; Kurova, A.; Kurth, M. G.; Kuwertz, E. S.; Kuze, M.; Kvam, A. K.; Kvita, J.; Kwan, T.; Kwok, K. W.; Lacasta, C.; Lacava, F.; Lacker, H.; Lacour, D.; Lad, N. N.; Ladygin, E.; Lafaye, R.; Laforge, B.; Lagouri, T.; Lai, S.; Lakomiec, I. K.; Lalloue, N.; Lambert, J. E.; Lammers, S.; Lampl, W.; Lampoudis, C.; Lançon, E.; Landgraf, U.; Landon, M. P.; Lang, V. S.; Lange, J. C.; Langenberg, R. J.; Lankford, A. J.; Lanni, F.; Lantzsch, K.; Lanza, A.; Lapertosa, A.; Laporte, J. F.; Lari, T.; Manghi, F. Lasagni; Lassnig, M.; Latonova, V.; Lau, T. S.; Laudrain, A.; Laurier, A.; Lavorgna, M.; Lawlor, S. D.; Lawrence, Z.; Lazzaroni, M.; Le, B.; Leban, B.; Lebedev, A.; LeBlanc, M.; LeCompte, T.; Ledroit-Guillon, F.; Lee, A. C.; Lee, G. R.; Lee, L.; Lee, S. C.; Lee, S.; Leeuw, L. L.; Lefebvre, B.; Lefebvre, H. P.; Lefebvre, M.; Leggett, C.; Lehmann, K.; Lehmann, N.; Miotto, G. Lehmann; Leight, W. A.; Leisos, A.; Leite, M. A.; Leitgeb, C. E.; Leitner, R.; Leney, K. J.; Lenz, T.; Leone, S.; Leonidopoulos, C.; Leopold, A.; Leroy, C.; Les, R.; Lester, C. G.; Levchenko, M.; Levêque, J.; Levin, D.; Levinson, L. J.; Lewis, D. J.; Li, B.; Li, B.; Li, C.; Li, C-Q.; Li, H.; Li, H.; Li, H.; Li, J.; Li, K.; Li, L.; Li, M.; Li, Q. Y.; Li, S.; Li, T.; Li, X.; Li, Y.; Li, Z.; Li, Z.; Li, Z.; Li, Z.; Liang, Z.; Liberatore, M.; Liberti, B.; Lie, K.; Marin, J. Lieber; Lin, K.; Linck, R. A.; Lindley, R. E.; Lindon, J. H.; Linss, A.; Lipeles, E.; Lipniacka, A.; Liss, T. M.; Lister, A.; Little, J. D.; Liu, B.; Liu, B. X.; Liu, J. B.; Liu, J. K.; Liu, K.; Liu, M.; Liu, M. Y.; Liu, P.; Liu, X.; Liu, Y.; Liu, Y.; Liu, Y. L.; Liu, Y. W.; Livan, M.; Lleres, A.; Merino, J. Llorente; Lloyd, S. L.; Lobodzinska, E. M.; Loch, P.; Loffredo, S.; Lohse, T.; Lohwasser, K.; Lokajicek, M.; Long, J. D.; Longarini, I.; Longo, L.; Longo, R.; Paz, I. Lopez; Solis, A. Lopez; Lorenz, J.; Martinez, N. Lorenzo; Lory, A. M.; Lösle, A.; Lou, X.; Lou, X.; Lounis, A.; Love, J.; Love, P. A.; Bahilo, J. J.; Lu, G.; Lu, M.; Lu, S.; Lu, Y. J.; Lubatti, H. J.; Luci, C.; Alves, F. L.; Lucotte, A.; Luehring, F.; Luise, I.; Luminari, L.; Lundberg, O.; Lund-Jensen, B.; Luongo, N. A.; Lutz, M. S.; Lynn, D.; Lyons, H.; Lysak, R.; Lytken, E.; Lyu, F.; Lyubushkin, V.; Lyubushkina, T.; Ma, H.; Ma, L. L.; Ma, Y.; Donell, D. M.; Maccarrone, G.; Macdonald, C. M.; MacDonald, J. C.; Madar, R.; Mader, W. F.; Don, M. Madugoda; Madysa, N.; Maeda, J.; Maeno, T.; Maerker, M.; Magerl, V.; Magro, J.; Mahon, D. J.; Maidantchik, C.; Maio, A.; Maj, K.; Majersky, O.; Majewski, S.; Makovec, N.; Maksimovic, V.; Malaescu, B.; Malecki, Pa.; Maleev, V. P.; Malek, F.; Malito, D.; Mallik, U.; Malone, C.; Maltezos, S.; Malyukov, S.; Mamuzic, J.; Mancini, G.; Mandalia, J. P.; Mandić, I.; de Andrade Filho, L. Manhaes; Maniatis, I. M.; Manisha, M.; Ramos, J. Manjarres; Mankinen, K. H.; Mann, A.; Manousos, A.; Mansoulie, B.; Manthos, I.; Manzoni, S.; Marantis, A.; Marchiori, G.; Marcisovsky, M.; Marcoccia, L.; Marcon, C.; Marjanovic, M.; Marshall, Z.; Marti-Garcia, S.; Martin, T. A.; Martin, V. J.; Latour, B. Martin; Martinelli, L.; Martinez, M.; Agullo, P. Martinez; Outschoorn, V. I.; Martin-Haugh, S.; Martoiu, V. S.; Martyniuk, A. C.; Marzin, A.; Maschek, S. R.; Masetti, L.; Mashimo, T.; Masik, J.; Maslennikov, A. L.; Massa, L.; Massarotti, P.; Mastrandrea, P.; Mastroberardino, A.; Masubuchi, T.; Matakias, D.; Mathisen, T.; Matic, A.; Matsuzawa, N.; Maurer, J.; Maček, B.; Maximov, D. A.; Mazini, R.; Maznas, I.; Mazza, S. M.; Ginn, C. Mc; Gowan, J. P.; Kee, S. P.; McCarthy, T. G.; McCormack, W. P.; McDonald, E. F.; McDougall, A. E.; Mcfayden, J. A.; Mchedlidze, G.; McKay, M. A.; McLean, K. D.; McMahon, S. J.; McNamara, P. C.; McPherson, R. A.; Mdhluli, J. E.; Meadows, Z. A.; Meehan, S.; Megy, T.; Mehlhase, S.; Mehta, A.; Meirose, B.; Melini, D.; Garcia, B. R.; Melo, A. H.; Meloni, F.; Melzer, A.; Gouveia, E. D.; Da Costa, A. M.; Meng, H. Y.; Meng, L.; Menke, S.; Mentink, M.; Meoni, E.; Merlassino, C.; Mermod, P.; Merola, L.; Meroni, C.; Merz, G.; Meshkov, O.; Meshreki, J. K.; Metcalfe, J.; Mete, A. S.; Meyer, C.; Meyer, J-P.; Michetti, M.; Middleton, R. P.; Mijović, L.; Mikenberg, G.; Mikestikova, M.; Mikuž, M.; Mildner, H.; Milic, A.; Milke, C. D.; Miller, D. W.; Miller, L. S.; Milov, A.; Milstead, D. A.; Min, T.; Minaenko, A. A.; Minashvili, I. A.; Mince, L.; Mincer, A. I.; Mindur, B.; Mineev, M.; Minegishi, Y.; Mino, Y.; Mir, L. M.; Lopez, M. Miralles; Mironova, M.; Mitani, T.; Mitsou, V. A.; Mittal, M.; Miu, O.; Miyagawa, P. S.; Miyazaki, Y.; Mizukami, A.; Mjörnmark, J. U.; Mkrtchyan, T.; Mlynarikova, M.; Moa, T.; Mobius, S.; Mochizuki, K.; Moder, P.; Mogg, P.; Mohammed, A. F.; Mohapatra, S.; Mokgatitswane, G.; Mondal, B.; Mondal, S.; Mönig, K.; Monnier, E.; Romero, L. Monsonis; Montalbano, A.; Berlingen, J. Montejo; Montella, M.; Monticelli, F.; Morange, N.; De Carvalho, A. L.; Llácer, M. Moreno; Martinez, C. Moreno; Morettini, P.; Morgenstern, M.; Morgenstern, S.; Mori, D.; Morii, M.; Morinaga, M.; Morisbak, V.; Morley, A. K.; Morris, A. P.; Morvaj, L.; Moschovakos, P.; Moser, B.; Mosidze, M.; Moskalets, T.; Moskvitina, P.; Moss, J.; Moyse, E. J.; Muanza, S.; Mueller, J.; Mueller, R.; Muenstermann, D.; Mullier, G. A.; Mullin, J. J.; Mungo, D. P.; Martinez, J. L.; Sanchez, F. J.; Murin, M.; Murin, P.; Murray, W. J.; Murrone, A.; Muse, J. M.; Muškinja, M.; Mwewa, C.; Myagkov, A. G.; Myers, A. J.; Myers, A. A.; Myers, G.; Myska, M.; Nachman, B. P.; Nackenhorst, O.; Nag, A.Nag; Nagai, K.; Nagano, K.; Nagle, J. L.; Nagy, E.; Nairz, A. M.; Nakahama, Y.; Nakamura, K.; Nanjo, H.; Napolitano, F.; Narayan, R.; Narayanan, E. A.; Naryshkin, I.; Naseri, M.; Nass, C.; Naumann, T.; Navarro, G.; Navarro-Gonzalez, J.; Nayak, R.; Nechaeva, P. Y.; Nechansky, F.; Neep, T. J.; Negri, A.; Negrini, M.; Nellist, C.; Nelson, C.; Nelson, K.; Nemecek, S.; Nessi, M.; Neubauer, M. S.; Neuhaus, F.; Neundorf, J.; Newhouse, R.; Newman, P. R.; Ng, C. W.; Ng, Y. S.; Ng, Y. W.; Ngair, B.; Nguyen, H. D.; Nickerson, R. B.; Nicolaidou, R.; Nielsen, D. S.; Nielsen, J.; Niemeyer, M.; Nikiforou, N.; Nikolaenko, V.; Nikolic-Audit, I.; Nikolopoulos, K.; Nilsson, P.; Nindhito, H. R.; Nisati, A.; Nishu, N.; Nisius, R.; Nitta, T.; Nobe, T.; Noel, D. L.; Noguchi, Y.; Nomidis, I.; Nomura, M. A.; Norfolk, M. B.; Norisam, R. R.; Novak, J.; Novak, T.; Novgorodova, O.; Novotny, L.; Novotny, R.; Nozka, L.; Ntekas, K.; Nurse, E.; Oakham, F. G.; Ocariz, J.; Ochi, A.; Ochoa, I.; Ochoa-Ricoux, J. P.; Oda, S.; Odaka, S.; Oerdek, S.; Ogrodnik, A.; Oh, A.; Ohm, C. C.; Oide, H.; Oishi, R.; Ojeda, M. L.; Okazaki, Y.; O’Keefe, M. W.; Okumura, Y.; Olariu, A.; Seabra, L. F.; Pino, S. A.; Damazio, D. Oliveira; Goncalves, D. Oliveira; Oliver, J. L.; Olsson, M. J.; Olszewski, A.; Olszowska, J.; Öncel, Ö. O.; O’Neil, D. C.; O’neill, A. P.; Onofre, A.; Onyisi, P. U.; Madriz, R. G.; Oreglia, M. J.; Orellana, G. E.; Orestano, D.; Orlando, N.; Orr, R. S.; O’Shea, V.; Ospanov, R.; Garzon, G. Otero; Otono, H.; Ott, P. S.; Ottino, G. J.; Ouchrif, M.; Ouellette, J.; Ould-Saada, F.; Ouraou, A.; Ouyang, Q.; Owen, M.; Owen, R. E.; Oyulmaz, K. Y.; Ozcan, V. E.; Ozturk, N.; Ozturk, S.; Pacalt, J.; Pacey, H. A.; Pachal, K.; Pages, A. Pacheco; Aranda, C. Padilla; Griso, S. Pagan; Palacino, G.; Palazzo, S.; Palestini, S.; Palka, M.; Palni, P.; Panchal, D. K.; Pandini, C. E.; Vazquez, J. G.; Pani, P.; Panizzo, G.; Paolozzi, L.; Papadatos, C.; Parajuli, S.; Paramonov, A.; Paraskevopoulos, C.; Hernandez, D. Paredes; Saenz, S. R.; Parida, B.; Park, T. H.; Parker, A. J.; Parker, M. A.; Parodi, F.; Parrish, E. W.; Parsons, J. A.; Parzefall, U.; Dominguez, L. Pascual; Pascuzzi, V. R.; Pasquali, F.; Pasqualucci, E.; Passaggio, S.; Pastore, F.; Pasuwan, P.; Pater, J. R.; Pathak, A.; Patton, J.; Pauly, T.; Pearkes, J.; Pedersen, M.; Diaz, L. Pedraza; Pedro, R.; Peiffer, T.; Peleganchuk, S. V.; Penc, O.; Peng, C.; Peng, H.; Penzin, M.; Peralva, B. S.; Peixoto, A. P.; Sanchez, L. Pereira; Perepelitsa, D. V.; Codina, E. Perez; Perganti, M.; Perini, L.; Pernegger, H.; Perrella, S.; Perrevoort, A.; Peters, K.; Peters, R. F.; Petersen, B. A.; Petersen, T. C.; Petit, E.; Petousis, V.; Petridou, C.; Petroff, P.; Petrucci, F.; Pettee, M.; Pettersson, N. E.; Petukhova, K.; Peyaud, A.; Pezoa, R.; Pezzotti, L.; Pezzullo, G.; Pham, T.; Phillips, P. W.; Phipps, M. W.; Piacquadio, G.; Pianori, E.; Piazza, F.; Picazio, A.; Piegaia, R.; Pietreanu, D.; Pilcher, J. E.; Pilkington, A. D.; Pinamonti, M.; Pinfold, J. L.; Donaldson, C. Pitman; Pizzi, D. A.; Pizzimento, L.; Pizzini, A.; Pleier, M.-A.; Plesanovs, V.; Pleskot, V.; Plotnikova, E.; Podberezko, P.; Poettgen, R.; Poggi, R.; Poggioli, L.; Pogrebnyak, I.; Pohl, D.; Pokharel, I.; Polesello, G.; Poley, A.; Policicchio, A.; Polifka, R.; Polini, A.; Pollard, C. S.; Pollock, Z. B.; Polychronakos, V.; Ponomarenko, D.; Pontecorvo, L.; Popa, S.; Popeneciu, G. A.; Portales, L.; Quintero, D. M.; Pospisil, S.; Postolache, P.; Potamianos, K.; Potrap, I. N.; Potter, C. J.; Potti, H.; Poulsen, T.; Poveda, J.; Powell, T. D.; Pownall, G.; Astigarraga, M. E.; Ibanez, A. Prades; Pralavorio, P.; Prapa, M. M.; Prell, S.; Price, D.; Primavera, M.; Martin, M. A.; Proffitt, M. L.; Proklova, N.; Prokofiev, K.; Prokoshin, F.; Protopopescu, S.; Proudfoot, J.; Przybycien, M.; Pudzha, D.; Puzo, P.; Pyatiizbyantseva, D.; Qian, J.; Qin, Y.; Qiu, T.; Quadt, A.; Queitsch-Maitland, M.; Bolanos, G. Rabanal; Ragusa, F.; Rahal, G.; Raine, J. A.; Rajagopalan, S.; Ran, K.; Rassloff, D. F.; Rauch, D. M.; Rave, S.; Ravina, B.; Ravinovich, I.; Raymond, M.; Read, A. L.; Readioff, N. P.; Rebuzzi, D. M.; Redlinger, G.; Reeves, K.; Reikher, D.; Reiss, A.; Rej, A.; Rembser, C.; Renardi, A.; Renda, M.; Rendel, M. B.; Rennie, A. G.; Resconi, S.; Resseguie, E. D.; Rettie, S.; Reynolds, B.; Reynolds, E.; Estabragh, M. Rezaei; Rezanova, O. L.; Reznicek, P.; Ricci, E.; Richter, R.; Richter, S.; Richter-Was, E.; Ridel, M.; Rieck, P.; Riedler, P.; Rifki, O.; Rijssenbeek, M.; Rimoldi, A.; Rimoldi, M.; Rinaldi, L.; Rinn, T. T.; Rinnagel, M. P.; Ripellino, G.; Riu, I.; Rivadeneira, P.; Vergara, J. C.; Rizatdinova, F.; Rizvi, E.; Rizzi, C.; Roberts, B. A.; Robertson, S. H.; Robin, M.; Robinson, D.; Gajardo, C. M.; Manzano, M. Robles; Robson, A.; Rocchi, A.; Roda, C.; Bosca, S. Rodriguez; Rodriguez, A. Rodriguez; Vera, A. M.; Roe, S.; Roepe, A. R.; Roggel, J.; Røhne, O.; Rojas, R. A.; Roland, B.; Roland, C. P.; Roloff, J.; Romaniouk, A.; Romano, M.; Hernandez, A. C.; Rompotis, N.; Ronzani, M.; Roos, L.; Rosati, S.; Rosser, B. J.; Rossi, E.; Rossi, E.; Rossi, E.; Rossi, L. P.; Rossini, L.; Rosten, R.; Rotaru, M.; Rottler, B.; Rousseau, D.; Rousso, D.; Rovelli, G.; Roy, A.; Rozanov, A.; Rozen, Y.; Ruan, X.; Ruby, A. J.; Ruggeri, T. A.; Rühr, F.; Ruiz-Martinez, A.; Rummler, A.; Rurikova, Z.; Rusakovich, N. A.; Russell, H. L.; Rustige, L.; Rutherfoord, J. P.; Rüttinger, E. M.; Rybar, M.; Rye, E. B.; Ryzhov, A.; Iglesias, J. A.; Sabatini, P.; Sabetta, L.; Sadrozinski, H.F-W.; Sadykov, R.; Tehrani, F. Safai; Samani, B. Safarzadeh; Safdari, M.; Saha, P.; Saha, S.; Sahinsoy, M.; Sahu, A.; Saimpert, M.; Saito, M.; Saito, T.; Salamani, D.; Salamanna, G.; Salnikov, A.; Salt, J.; Salas, A. Salvador; Salvatore, D.; Salvatore, F.; Salzburger, A.; Sammel, D.; Sampsonidis, D.; Sampsonidou, D.; Sánchez, J.; Pineda, A. Sanchez; Sebastian, V. Sanchez; Sandaker, H.; Sander, C. O.; Sanderswood, I. G.; Sandesara, J. A.; Sandhoff, M.; Sandoval, C.; Sankey, D. P.; Sannino, M.; Sansoni, A.; Santoni, C.; Santos, H.; Santpur, S. N.; Santra, A.; Saoucha, K. A.; Sapronov, A.; Saraiva, J. G.; Sardain, J.; Sasaki, O.; Sato, K.; Sauer, C.; Sauerburger, F.; Sauvan, E.; Savard, P.; Sawada, R.; Sawyer, C.; Sawyer, L.; Galvan, I. Sayago; Sbarra, C.; Sbrizzi, A.; Scanlon, T.; Schaarschmidt, J.; Schacht, P.; Schaefer, D.; Schäfer, U.; Schaffer, A. C.; Schaile, D.; Schamberger, R. D.; Schanet, E.; Scharf, C.; Scharmberg, N.; Schegelsky, V. A.; Scheirich, D.; Schenck, F.; Schernau, M.; Schiavi, C.; Schildgen, L. K.; Schillaci, Z. M.; Schioppa, E. J.; Schioppa, M.; Schlag, B.; Schleicher, K. E.; Schlenker, S.; Schmieden, K.; Schmitt, C.; Schmitt, S.; Schoeffel, L.; Schoening, A.; Scholer, P. G.; Schopf, E.; Schott, M.; Schovancova, J.; Schramm, S.; Schroeder, F.; Schultz-Coulon, H-C.; Schumacher, M.; Schumm, B. A.; Schune, Ph.; Schwartzman, A.; Schwarz, T. A.; Schwemling, Ph.; Schwienhorst, R.; Sciandra, A.; Sciolla, G.; Scuri, F.; Scutti, F.; Sebastiani, C. D.; Sedlaczek, K.; Seema, P.; Seidel, S. C.; Seiden, A.; Seidlitz, B. D.; Seiss, T.; Seitz, C.; Seixas, J. M.; Sekhniaidze, G.; Sekula, S. J.; Selem, L. P.; Semprini-Cesari, N.; Sen, S.; Serfon, C.; Serin, L.; Serkin, L.; Sessa, M.; Severini, H.; Sevova, S.; Sforza, F.; Sfyrla, A.; Shabalina, E.; Shaheen, R.; Shahinian, J. D.; Shaikh, N. W.; Renous, D. Shaked; Shan, L. Y.; Shapiro, M.; Sharma, A.; Sharma, A. S.; Sharma, S.; Shatalov, P. B.; Shaw, K.; Shaw, S. M.; Sherwood, P.; Shi, L.; Shimmin, C. O.; Shimogama, Y.; Shinner, J. D.; Shipsey, I. P.; Shirabe, S.; Shiyakova, M.; Shlomi, J.; Shochet, M. J.; Shojaii, J.; Shope, D. R.; Shrestha, S.; Shrif, E. M.; Shroff, M. J.; Shulga, E.; Sicho, P.; Sickles, A. M.; Haddad, E. Sideras; Sidiropoulou, O.; Sidoti, A.; Siegert, F.; Sijacki, Dj.; Silva, J. M.; Oliveira, M. V.; Silverstein, S. B.; Simion, S.; Simoniello, R.; Simsek, S.; Sinervo, P.; Sinetckii, V.; Singh, S.; Singh, S.; Sinha, S.; Sinha, S.; Sioli, M.; Siral, I.; Sivoklokov, S.Yu.; Sjölin, J.; Skaf, A.; Skorda, E.; Skubic, P.; Slawinska, M.; Sliwa, K.; Smakhtin, V.; Smart, B. H...</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-02-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The European Physical Journal C</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>82</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1434-6044</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract                          This paper presents a measurement of the electroweak production of two jets in association with a                                                $$Z\gamma $$                                                            Z                      γ                                                                                  pair, with the              Z              boson decaying into two neutrinos. It also presents a search for invisible or partially invisible decays of a Higgs boson with a mass of 125                                                 $$\text {GeV}$$                                      GeV                                                              produced through vector-boson fusion with a photon in the final state. These results use data from LHC proton–proton collisions at                                                $$\sqrt{s}$$                                                            s                                                                                  = 13                                                 $$\text {TeV}$$                                      TeV                                                              collected with the ATLAS detector and corresponding to an integrated luminosity of 139                                                 $$\hbox {fb}^{-1}$$                                                            fb                                              -                        1                                                                                                        . The event signature, shared by all benchmark processes considered for the measurements and searches, is characterized by a significant amount of unbalanced transverse momentum and a photon in the final state, in addition to a pair of forward jets. Electroweak                                                $$Z\gamma $$                                                            Z                      γ                                                                                  production in association with two jets is observed in this final state with a significance of 5.2 (5.1 expected) standard deviations. The measured fiducial cross-section for this process is                                                $$1.31\pm 0.29$$                                                            1.31                      ±                      0.29                                                                                   fb. An observed (expected) upper limit of 0.37 (                                                $$0.34^{+0.15}_{-0.10}$$                                                            0                      .                                              34                                                  -                          0.10                                                                          +                          0.15                                                                                                                                ) at 95% confidence level is set on the branching ratio of a 125                                                 $$\text {GeV}$$                                      GeV                                                              Higgs boson to invisible particles, assuming the Standard Model production cross-section. The signature is also interpreted in the context of decays of a Higgs boson into a photon and a dark photon. An observed (expected) 95% CL upper limit on the branching ratio for this decay is set at 0.018 (                                                $$0.017^{+0.007}_{-0.005}$$                                                            0                      .                                              017                                                  -                          0.005                                                                          +                          0.007                                                                                                                                ), assuming the Standard Model production cross-section for a 125                                                 $$\text {GeV}$$                                      GeV                                                              Higgs boson.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2111244</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>