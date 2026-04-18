--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10321479</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1038/s43247-021-00248-x</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>An extremeness threshold determines the regional response of floods to changes in rainfall extremes</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Brunner, Manuela I.; Swain, Daniel L.; Wood, Raul R.; Willkofer, Florian; Done, James M.; Gilleland, Eric; Ludwig, Ralf</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Communications Earth &amp; Environment</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2662-4435</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            Precipitation extremes will increase in a warming climate, but the response of flood magnitudes to heavier precipitation events is less clear. Historically, there is little evidence for systematic increases in flood magnitude despite observed increases in precipitation extremes. Here we investigate how flood magnitudes change in response to warming, using a large initial-condition ensemble of simulations with a single climate model, coupled to a hydrological model. The model chain was applied to historical (1961–2000) and warmer future (2060–2099) climate conditions for 78 watersheds in hydrological Bavaria, a region comprising the headwater catchments of the Inn, Danube and Main River, thus representing an area of expressed hydrological heterogeneity. For the majority of the catchments, we identify a ‘return interval threshold’ in the relationship between precipitation and flood increases: at return intervals above this threshold, further increases in extreme precipitation frequency and magnitude clearly yield increased flood magnitudes; below the threshold, flood magnitude is modulated by land surface processes. We suggest that this threshold behaviour can reconcile climatological and hydrological perspectives on changing flood risk in a warming climate.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1854761</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>