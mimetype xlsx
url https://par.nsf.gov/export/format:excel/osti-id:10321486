--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10321486</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/plphys/kiac106</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>An artificial host system enables the obligate parasite &lt;i&gt;Cuscuta campestris&lt;/i&gt; to grow and reproduce in vitro</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Bernal-Galeano, Vivian; Beard, Keely; Westwood, James H</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-03-16T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Plant Physiology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1532-2548</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            Cuscuta campestris is an obligate parasitic plant that requires a host to complete its life cycle. Parasite–host connections occur via a haustorium, a unique organ that acts as a bridge for the uptake of water, nutrients, and macromolecules. Research on Cuscuta is often complicated by host influences, but comparable systems for growing the parasite in the absence of a host do not exist. We developed an axenic method to grow C. campestris on an artificial host system (AHS). We evaluated the effects of nutrients and phytohormones on parasite haustoria development and growth. Haustorium morphology and gene expression were also characterized. The AHS consists of an inert, fibrous stick that mimics a host stem, wicking water and nutrients to the parasite. It enables C. campestris to exhibit a parasitic habit and develop through all stages of its life cycle, including production of new shoots and viable seeds. The phytohormones 1-naphthaleneacetic acid and 6-benzylaminopurine affect haustoria morphology and increase parasite fresh weight and biomass. Unigene expression in AHS haustoria reflects processes similar to those in haustoria on living host plants. The AHS is a methodological improvement for studying Cuscuta biology by avoiding specific host effects on the parasite and giving researchers full control of the parasite environment.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1645027</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>