--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10321722</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/en15072311</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Spatial and Temporal Variability of Permafrost in the Western Part of the Russian Arctic</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Malkova, Galina; Drozdov, Dmitry; Vasiliev, Alexander; Gravis, Andrey; Kraev, Gleb; Korostelev, Yuriy; Nikitin, Kirill; Orekhov, Pavel; Ponomareva, Olga; Romanovsky, Vladimir; Sadurtdinov, Marat; Shein, Alexandr; Skvortsov, Andrey; Sudakova, Maria; Tsarev, Andrey</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-04-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Energies</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1996-1073</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Climate warming in the Russian Arctic over the past 40 years shows a variety of patterns at different locations and time periods. In the second half of the 20th century, the maximum rates of warming were characteristic of the subarctic permafrost regions of Russia. But in the 21st century, the locations of the greatest rates of climate warming moved to the Arctic zone of Russia. It was one of the reasons for a sharp increase in permafrost temperatures, an increase in the depth of seasonal thaw, and the formation of closed taliks. It was found that as a result of climate change, the differences in permafrost temperatures between different cryogenic landscapes in the area of continuous and discontinuous permafrost distribution have decreased, and in the area of sporadic permafrost distribution are now practically absent. The thermal regime of the ground shows dramatic changes everywhere with a pronounced reduction in the depth of zero annual amplitude.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1832238</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>