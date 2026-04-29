--- v0 (2025-10-31)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10321829</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3847/1538-4357/abe62f</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>PINT: A Modern Software Package for Pulsar Timing</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Luo, Jing; Ransom, Scott; Demorest, Paul; Ray, Paul S.; Archibald, Anne; Kerr, Matthew; Jennings, Ross J.; Bachetti, Matteo; van Haasteren, Rutger; Champagne, Chloe A.; Colen, Jonathan; Phillips, Camryn; Zimmerman, Josef; Stovall, Kevin; Lam, Michael T.; Jenet, Fredrick A.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-04-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Astrophysical Journal</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>911</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0004-637X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract                          Over the past few decades, the measurement precision of some pulsar timing experiments has advanced from ∼10              μ              s to ∼10 ns, revealing many subtle phenomena. Such high precision demands both careful data handling and sophisticated timing models to avoid systematic error. To achieve these goals, we present              PINT              (              P              INT              I              s              N              ot                              T                            empo3              ), a high-precision              Python              pulsar timing data analysis package, which is hosted on GitHub and available on the              Python              Package Index (PyPI) as              pint-pulsar              .              PINT              is well tested, validated, object oriented, and modular, enabling interactive data analysis and providing an extensible and flexible development platform for timing applications. It utilizes well-debugged public              Python              packages (e.g., the N              um              P              y              and A              stropy              libraries) and modern software development schemes (e.g., version control and efficient development with              git              and GitHub) and a continually expanding test suite for improved reliability, accuracy, and reproducibility.              PINT              is developed and implemented without referring to, copying, or transcribing the code from other traditional pulsar timing software packages (e.g.,              Tempo              /              Tempo2              ) and therefore provides a robust tool for cross-checking timing analyses and simulating pulse arrival times. In this paper, we describe the design, use, and validation of              PINT              , and we compare timing results between it and              Tempo              and              Tempo2              .</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2020265</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>