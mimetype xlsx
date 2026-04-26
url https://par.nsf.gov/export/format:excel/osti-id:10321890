--- v0 (2026-01-20)
+++ v1 (2026-04-26)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10321890</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/plphys/kiab230</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Genome-wide association study reveals the genetic architecture of 27 agronomic traits in tomato</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ye, Jie; Wang, Xin; Wang, Wenqian; Yu, Huiyang; Ai, Guo; Li, Changxing; Sun, Pengya; Wang, Xianyu; Li, Hanxia; Ouyang, Bo; Zhang, Junhong; Zhang, Yuyang; Han, Heyou; Giovannoni, James J; Fei, Zhangjun; Ye, Zhibiao</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-06-17T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Plant Physiology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>186</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0032-0889</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            Tomato (Solanum lycopersicum) is a highly valuable fruit crop, and yield is one of the most important agronomic traits. However, the genetic architecture underlying tomato yield-related traits has not been fully addressed. Based on ∼4.4 million single nucleotide polymorphisms obtained from 605 diverse accessions, we performed a comprehensive genome-wide association study for 27 agronomic traits in tomato. A total of 239 significant associations corresponding to 129 loci, harboring many previously reported and additional genes related to vegetative and reproductive development, were identified, and these loci explained an average of ∼8.8% of the phenotypic variance. A total of 51 loci associated with 25 traits have been under selection during tomato domestication and improvement. Furthermore, a candidate gene, Sl-ACTIVATED MALATE TRANSPORTER15, that encodes an aluminum-activated malate transporter was functionally characterized and shown to act as a pivotal regulator of leaf stomata formation, thereby affecting photosynthesis and drought resistance. This study provides valuable information for tomato genetic research and breeding.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1855585</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>