--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10322000</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.11646/zootaxa.4853.4.2</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Revision of the South American species of &lt;em&gt;Austrothaumalea&lt;/em&gt; Tonnoir (Diptera: Thaumaleidae)&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>PIVAR, ROBERT J.; SINCLAIR, BRADLEY J.; MOULTON, JOHN K.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-09-24T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Zootaxa</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>4853</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1175-5326</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The Austrothaumalea fauna of South America is revised and includes five species: A. apicalis Edwards, A. chilensis Edwards, A. fredericki Pivar sp. nov., A. setipennis Edwards stat. rev. and A. spatulata Schmid. The genus Oterere McLellan syn. nov. is considered a new junior synonym of Austrothaumalea Tonnoir on the basis of several shared apomorphic characters. All previously described South American species are redescribed, including females where possible. Illustrations and micrographs of all species are provided, as well as distribution maps, keys to genera and species, and discussions regarding phylogenetic affinities.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1949813; 0933218</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>