--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10323108</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1039/D1CP03000K</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Assembled triphenylamine &lt;i&gt;bis&lt;/i&gt; -urea macrocycles: exploring photodriven electron transfer from host to guests</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Islam, Md Faizul; Sindt, Ammon J.; Hossain, Muhammad Saddam; Ayare, Pooja J.; Smith, Mark D.; Vannucci, Aaron K.; Garashchuk, Sophya; Shimizu, Linda S.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-10-27T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Physical Chemistry Chemical Physics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1463-9076</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Absorption of electronic acceptors in the accessible channels of an assembled triphenylamine (TPA)              bis              -urea macrocycle 1 enabled the study of electron transfer from the walls of the TPA framework to the encapsulated guests. The TPA host is isoskeletal in all host–guest structures analyzed with guests 2,1,3-benzothiadiazole, 2,5-dichlorobenzoquinone and I              2              loading in single-crystal-to-single-crystal transformations. Analysis of the crystal structures highlights how the spatial proximity and orientation of the TPA host and the entrapped guests influence their resulting photophysical properties and allow direct comparison of the different donor–acceptor complexes. Diffuse reflectance spectroscopy shows that upon complex formation 1·2,5-dichlorobenzoquinone exhibits a charge transfer (CT) transition. Whereas, the 1·2,1,3-benzothiadiazole complex undergoes a photoinduced electron transfer (PET) upon irradiation with 365 nm LEDs. The CT absorptions were also identified with the aid of time dependent density functional theory (TD-DFT) calculations. Cyclic voltammetry experiments show that 2,1,3-benzothiadiazole undergoes reversible reduction within the host–guest complex. Moreover, the optical band gaps of the host 1·2,5-dichlorobenzoquinone (1.66 eV), and host 1·2,1,3-benzothiadiazole (2.15 eV) complexes are significantly smaller as compared to the free host 1 material (3.19 eV). Overall, understanding this supramolecular electron transfer strategy should pave the way towards designing lower band gap inclusion complexes.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1904386; 1955768</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>