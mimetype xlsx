--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10323141</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3485983.3494850</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>OnSlicing: online end-to-end network slicing with reinforcement learning</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Liu, Qiang; Choi, Nakjung; Han, Tao</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-12-02T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the 17th International Conference on Emerging Networking EXperiments and Technologies</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Network slicing allows mobile network operators to virtualize infrastructures and provide customized slices for supporting various use cases with heterogeneous requirements. Online deep reinforcement learning (DRL) has shown promising potential in solving network problems and eliminating the simulation-to-reality discrepancy. Optimizing cross-domain resources with online DRL is, however, challenging, as the random exploration of DRL violates the service level agreement (SLA) of slices and resource constraints of infrastructures. In this paper, we propose OnSlicing, an online end-to-end network slicing system, to achieve minimal resource usage while satisfying slices' SLA. OnSlicing allows individualized learning for each slice and maintains its SLA by using a novel constraint-aware policy update method and proactive baseline switching mechanism. OnSlicing complies with resource constraints of infrastructures by using a unique design of action modification in slices and parameter coordination in infrastructures. OnSlicing further mitigates the poor performance of online learning during the early learning stage by offline imitating a rule-based solution. Besides, we design four new domain managers to enable dynamic resource configuration in radio access, transport, core, and edge networks, respectively, at a timescale of subseconds. We implement OnSlicing on an end-to-end slicing testbed designed based on OpenAirInterface with both 4G LTE and 5G NR, OpenDayLight SDN platform, and OpenAir-CN core network. The experimental results show that OnSlicing achieves 61.3% usage reduction as compared to the rule-based solution and maintains nearly zero violation (0.06%) throughout the online learning phase. As online learning is converged, OnSlicing reduces 12.5% usage without any violations as compared to the state-of-the-art online DRL solution.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2147624</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>