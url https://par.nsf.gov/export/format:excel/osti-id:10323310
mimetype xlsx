--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10323310</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3478431.3499387</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>"That's What Science Is, All This Data:" Coding Data Visualizations in Middle School Science Classrooms</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Krakowski, Ari; Greenwald, Eric; Roman, Natalie</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-02-22T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>SIGCSE 2022: Proceedings of the 53rd ACM Technical Symposium on Computer Science Education V. 1</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In this experience report, we describe the Investigating Air Quality curriculum unit that integrates computational data practices with science learning in middle school science classrooms. The unit is part of the Coding Science Internship instructional model, designed to broaden access to computer science (CS) learning through scalable integration in core science courses, and through confronting barriers to equitable participation in STEM. In this report, we describe the core features of the unit and share preliminary findings and insights from student experiences in 13 science classrooms. We discuss affordances and challenges for student learning of computational data practices in formal science classrooms, and conclude with emerging recommendations for instructional designers.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1657002</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>