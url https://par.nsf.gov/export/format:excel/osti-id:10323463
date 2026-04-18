--- v0 (2025-10-31)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10323463</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/BigData52589.2021.9671824</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>CyBERT: Contextualized Embeddings for the Cybersecurity Domain</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ranade, Priyanka; Piplai, Aritran; Joshi, Anupam; Finin, Tim</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-12-15T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>IEEE International Conference on Big Data</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>3334 to 3342</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We present CyBERT, a domain-specific Bidirectional Encoder Representations from Transformers (BERT) model, fine-tuned with a large corpus of textual cybersecurity data. State-of-the-art natural language models that can process dense, fine-grained textual threat, attack, and vulnerability information can provide numerous benefits to the cybersecurity community. The primary contribution of this paper is providing the security community with an initial fine-tuned BERT model that can perform a variety of cybersecurity-specific downstream tasks with high accuracy and efficient use of resources. We create a cybersecurity corpus from open-source unstructured and semi-unstructured Cyber Threat Intelligence (CTI) data and use it to fine-tune a base BERT model with Masked Language Modeling (MLM) to recognize specialized cybersecurity entities.  We evaluate the model using various downstream tasks that can benefit modern Security Operations Centers (SOCs). The finetuned CyBERT model outperforms the base BERT model in the domain-specific MLM evaluation. We also provide use-cases of CyBERT application in cybersecurity based downstream tasks.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2114892; 1920079</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>