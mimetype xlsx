--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10323484</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.7554/eLife.75761</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Structural basis for an unprecedented enzymatic alkylation in cylindrocyclophane biosynthesis</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Braffman, Nathaniel R; Ruskoski, Terry B; Davis, Katherine M; Glasser, Nathaniel R; Johnson, Cassidy; Okafor, C Denise; Boal, Amie K; Balskus, Emily P</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-02-25T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>eLife</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2050-084X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The cyanobacterial enzyme CylK assembles the cylindrocyclophane natural products by performing two unusual alkylation reactions, forming new carbon–carbon bonds between aromatic rings and secondary alkyl halide substrates. This transformation is unprecedented in biology, and the structure and mechanism of CylK are unknown. Here, we report X-ray crystal structures of CylK, revealing a distinctive fusion of a Ca              2+              -binding domain and a β-propeller fold. We use a mutagenic screening approach to locate CylK’s active site at its domain interface, identifying two residues, Arg105 and Tyr473, that are required for catalysis. Anomalous diffraction datasets collected with bound bromide ions, a product analog, suggest that these residues interact with the alkyl halide electrophile. Additional mutagenesis and molecular dynamics simulations implicate Asp440 in activating the nucleophilic aromatic ring. Bioinformatic analysis of CylK homologs from other cyanobacteria establishes that they conserve these key catalytic amino acids, but they are likely associated with divergent reactivity and altered secondary metabolism. By gaining a molecular understanding of this unusual biosynthetic transformation, this work fills a gap in our understanding of how alkyl halides are activated and used by enzymes as biosynthetic intermediates, informing enzyme engineering, catalyst design, and natural product discovery.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2003436; 1907240</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>