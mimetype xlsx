--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10323554</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Size-Invariant Graph Representations for Graph Classification Extrapolations</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Bevilacqua, Beatrice and</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>International Conference on Machine Learning</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In general, graph representation learning methods assume that the train and test data come from the same distribution. In this work we consider an underexplored area of an otherwise rapidly developing field of graph representation learning: The task of out-of-distribution (OOD) graph classification, where train and test data have different distributions, with test data unavailable during training. Our work shows it is possible to use a causal model to learn approximately invariant representations that better extrapolate between train and test data. Finally, we conclude with synthetic and real-world dataset experiments showcasing the benefits of representations that are invariant to train/test distribution shifts.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1943364</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>