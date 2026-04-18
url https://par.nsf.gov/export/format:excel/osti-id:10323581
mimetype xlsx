--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10323581</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1177/13670069211023144</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Towards a coherent methodology for the documentation of small-scale multilingualism: Dealing with speech data</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Di Carlo, Pierpaolo; Ojong Diba, Rachel A.; Good, Jeff</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-08-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>International Journal of Bilingualism</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>860 to 877</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1367-0069</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Purpose:              To contribute to the establishment of a novel approach to language documentation that includes bilingual and multilingual speech data. This approach would open this domain of study to work by specialists of bilingualism and multilingualism.                                      Approach:              Within language documentation, the approach adopted in this paper exemplifies the “contemporary communicative ecology” mode of documentation. This radically differs from the “ancestral-code” mode of documentation that characterizes most language documentation corpora. Within the context of multilingualism studies, this paper advocates for the inclusion of a strong ethnographic component to research on multilingualism.                                      Data and Analysis:              The data presented comes from a context characterized by small-scale multilingualism, and the analyses provided are by and large focused on uncovering aspects of local metapragmatics.                                      Conclusions:              Conducting language documentation in contexts of small-scale multilingualism requires that the adequacy of a corpus is assessed with regard to sociolinguistic, rather than only structural linguistic, requirements. The notion of sociolinguistic adequacy is discussed in detail in analytical terms and illustrated through an example taken from ongoing research led by the authors.                                      Originality:              To date, there are no existing publications reviewing in the detail provided here how the documentation of multilingual speech in contexts of small-scale multilingualism should be structured. The contribution is highly original, in particular, for its theoretical grounding of the proposed approach.                                      Significance/Implications:              This article can serve as a reference for those interested in methodological and theoretical concerns relating to the practice of language documentation in contexts of small-scale multilingualism across the world. It may also help clarify ways for sociolinguists to engage more closely with work on language documentation, a domain that has thus far remained primarily informed by structural linguistic approaches.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1761639</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>