--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10323848</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3847/1538-3881/ac5030</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The Evolution of AGN Activity in Brightest Cluster Galaxies</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Somboonpanyakul, T.; McDonald, M.; Noble, A.; Aguena, M.; Allam, S.; Amon, A.; Andrade-Oliveira, F.; Bacon, D.; Bayliss, M. B.; Bertin, E.; Bhargava, S.; Brooks, D.; Buckley-Geer, E.; Burke, D. L.; Calzadilla, M.; Canning, R.; Carnero Rosell, A.; Carrasco Kind, M.; Carretero, J.; Costanzi, M.; da Costa, L. N.; Pereira, M. E.; De Vicente, J.; Doel, P.; Eisenhardt, P.; Everett, S.; Evrard, A. E.; Ferrero, I.; Flaugher, B.; Floyd, B.; García-Bellido, J.; Gaztanaga, E.; Gerdes, D. W.; Gonzalez, A.; Gruen, D.; Gruendl, R. A.; Gschwend, J.; Gupta, N.; Gutierrez, G.; Hinton, S. R.; Hollowood, D. L.; Honscheid, K.; Hoyle, B.; James, D. J.; Jeltema, T.; Khullar, G.; Kim, K. J.; Klein, M.; Kuehn, K.; Lima, M.; Maia, M. A.; Marshall, J. L.; Martini, P.; Melchior, P.; Menanteau, F.; Miquel, R.; Mohr, J. J.; Morgan, R.; Ogando, R. L.; Palmese, A.; Paz-Chinchón, F.; Pieres, A.; Plazas Malagón, A. A.; Reil, K.; Romer, A. K.; Ruppin, F.; Sanchez, E.; Saro, A.; Scarpine, V.; Schubnell, M.; Serrano, S.; Sevilla-Noarbe, I.; Singh, P.; Smith, M.; Soares-Santos, M.; Strazzullo, V.; Suchyta, E.; Swanson, M. E.; Tarle, G.; To, C.; Tucker, D. L.; Wilkinson, R. D.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-03-03T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Astronomical Journal</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>163</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>146</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0004-6256</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract                          We present the results of an analysis of Wide-field Infrared Survey Explorer (WISE) observations of the full 2500 deg              2              South Pole Telescope (SPT)-Sunyaev–Zel’dovich cluster sample. We describe a process for identifying active galactic nuclei (AGN) in brightest cluster galaxies (BCGs) based on WISE mid-IR color and redshift. Applying this technique to the BCGs of the SPT-SZ sample, we calculate the AGN-hosting BCG fraction, which is defined as the fraction of BCGs hosting bright central AGNs over all possible BCGs. Assuming an evolving single-burst stellar population model, we find statistically significant evidence (&gt;99.9%) for a mid-IR excess at high redshift compared to low redshift, suggesting that the fraction of AGN-hosting BCGs increases with redshift over the range of 0 &lt;              z              &lt; 1.3. The best-fit redshift trend of the AGN-hosting BCG fraction has the form (1 +              z              )              4.1±1.0              . These results are consistent with previous studies in galaxy clusters as well as as in field galaxies. One way to explain this result is that member galaxies at high redshift tend to have more cold gas. While BCGs in nearby galaxy clusters grow mostly by dry mergers with cluster members, leading to no increase in AGN activity, BCGs at high redshift could primarily merge with gas-rich satellites, providing fuel for feeding AGNs. If this observed increase in AGN activity is linked to gas-rich mergers rather than ICM cooling, we would expect to see an increase in scatter in the              P              cav              versus              L              cool              relation at              z              &gt; 1. Last, this work confirms that the runaway cooling phase, as predicted by the classical cooling-flow model, in the Phoenix cluster is extremely rare and most BCGs have low (relative to Eddington) black hole accretion rates.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1751096; 1852617</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>