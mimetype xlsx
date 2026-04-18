--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10324028</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1038/s41467-021-27947-5</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Two-dimensional charge order stabilized in clean polytype heterostructures</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Sung, Suk Hyun; Schnitzer, Noah; Novakov, Steve; El Baggari, Ismail; Luo, Xiangpeng; Gim, Jiseok; Vu, Nguyen M.; Li, Zidong; Brintlinger, Todd H.; Liu, Yu; Lu, Wenjian; Sun, Yuping; Deotare, Parag B.; Sun, Kai; Zhao, Liuyan; Kourkoutis, Lena F.; Heron, John T.; Hovden, Robert</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Nature Communications</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2041-1723</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract                          Compelling evidence suggests distinct correlated electron behavior may exist only in clean 2D materials such as 1T-TaS              2              . Unfortunately, experiment and theory suggest that extrinsic disorder in free standing 2D layers disrupts correlation-driven quantum behavior. Here we demonstrate a route to realizing fragile 2D quantum states through endotaxial polytype engineering of van der Waals materials. The true isolation of 2D charge density waves (CDWs) between metallic layers stabilizes commensurate long-range order and lifts the coupling between neighboring CDW layers to restore mirror symmetries via interlayer CDW twinning. The twinned-commensurate charge density wave (tC-CDW) reported herein has a single metal–insulator phase transition at ~350 K as measured structurally and electronically. Fast in-situ transmission electron microscopy and scanned nanobeam diffraction map the formation of tC-CDWs. This work introduces endotaxial polytype engineering of van der Waals materials to access latent 2D ground states distinct from conventional 2D fabrication.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1749774; 2039380</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>