--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10324313</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Transmitted, Reflected, and Converted Modes of Seismic  Precursors to Shear Failure of Rock Discontinuities</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>El Fil, H.; Pyrak-Nolte, L.J.; Bobet, A.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>55th US Rock Mechanics/Geomechanics Symposium</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1-7</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The failure of rock along pre-existing discontinuities is a major concern when building structures on or in rock.  A goal is to develop methodologies to identify signatures of imminent shear failure along discontinuities to enable implementation of measures to prevent the collapse of a structure. Previous studies identified precursory seismic signatures of shear failure along rock discontinuities in transmitted and reflected signals. Here, laboratory direct shear experiments were conducted on idealized saw-tooth discontinuities in gypsum to determine the differences or similarities in precursors observed in transmitted, reflected and converted elastic waves.  Digital Image Correlation (DIC) was used to quantify the vertical and horizontal displacements along the discontinuity during shearing to relate the location and magnitude of slip with the measured wave amplitudes. Results from the experiments showed that seismic precursors to failure appeared as maxima in the transmitted wave amplitude and conversely as minima in the reflected amplitudes. Converted waves (S to P &amp; P to S) were also detected and their amplitudes reached a maximum prior to shear failure. DIC results showed that slip occurred first at the top of the specimen, where the load was applied, and then progressed along the joint as the shear stress increased. This process was consistent with the precursors i.e., precursors were first recorded near the top and later at the center and finally at the bottom of the specimen. Interestingly, precursors from reflected waves were observed first, followed by precursors from transmitted and then by converted waves. Also, the differences in time of occurrence between the three precursor modes decreased along the plane of the discontinuity. The results showed that reflected waves were the most sensitive to damage and slip along a discontinuity and that monitoring for precursors may provide a method for detecting impending failure.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1664562</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>