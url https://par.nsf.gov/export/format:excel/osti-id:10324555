--- v0 (2026-01-19)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10324555</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.34068/joe.60.01.01</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Sustainable Polymers: New 4-H STEM Curricula</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Worker, Steven; McCambridge, Jennifer; Stevenson, Anne; Fields, Jane; Maille, Alexa; Meehan, C. L.; Mondl, Amie; Malone, Charles; Smith, Martin</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-03-16T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Extension</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0022-0140</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>There are many environmental issues surrounding the global production and use of plastics. Three science curricula (Grades K-2, 3-5, and 6-8) were developed to introduce youth to the past, present, and future of plastics. Designed using research-based methods and grounded in effective science pedagogy, the curricula provide young people opportunities to explore viable alternatives to plastics and develop knowledge and skills necessary to help mitigate environmental impacts associated with the production, use and disposal of plastics. Evaluation results demonstrated that youth improved their understanding of polymers and intention to help reduce impacts of plastics on the environment.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1901635</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>