--- v0 (2026-01-18)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10324612</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1073/pnas.2120015119</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Interhemispheric antiphasing of neotropical precipitation during the past millennium</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Steinman, Byron A.; Stansell, Nathan D.; Mann, Michael E.; Cooke, Colin A.; Abbott, Mark B.; Vuille, Mathias; Bird, Broxton W.; Lachniet, Matthew S.; Fernandez, Alejandro</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-04-26T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the National Academy of Sciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>119</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0027-8424</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Uncertainty about the influence of anthropogenic radiative forcing on the position and strength of convective rainfall in the Intertropical Convergence Zone (ITCZ) inhibits our ability to project future tropical hydroclimate change in a warmer world. Paleoclimatic and modeling data inform on the timescales and mechanisms of ITCZ variability; yet a comprehensive, long-term perspective remains elusive. Here, we quantify the evolution of neotropical hydroclimate over the preindustrial past millennium (850 to 1850 CE) using a synthesis of 48 paleo-records, accounting for uncertainties in paleo-archive age models. We show that an interhemispheric pattern of precipitation antiphasing occurred on multicentury timescales in response to changes in natural radiative forcing. The conventionally defined “Little Ice Age” (1450 to 1850 CE) was marked by a clear shift toward wetter conditions in the southern neotropics and a less distinct and spatiotemporally complex transition toward drier conditions in the northern neotropics. This pattern of hydroclimatic change is consistent with results from climate model simulations indicating that a relative cooling of the Northern Hemisphere caused a southward shift in the thermal equator across the Atlantic basin and a southerly displacement of the ITCZ in the tropical Americas, with volcanic forcing as the principal driver. These findings are at odds with proxy-based reconstructions of ITCZ behavior in the western Pacific basin, where changes in ITCZ width and intensity, rather than mean position, appear to have driven hydroclimate transitions over the last millennium. This reinforces the idea that ITCZ responses to external forcing are region specific, complicating projections of the tropical precipitation response to global warming.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1748097; 1748115; 1502740</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>