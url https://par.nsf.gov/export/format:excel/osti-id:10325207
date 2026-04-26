--- v0 (2026-01-16)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10325207</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/antibiotics11040433</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>In Silico Screen Identifies a New Family of Agonists for the Bacterial Mechanosensitive Channel MscL</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Wray, Robin; Blount, Paul; Wang, Junmei; Iscla, Irene</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-04-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Antibiotics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>433</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2079-6382</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>MscL is a highly conserved mechanosensitive channel found in the majority of bacterial species, including pathogens. It functions as a biological emergency release valve, jettisoning solutes from the cytoplasm upon acute hypoosmotic stress. It opens the largest known gated pore and has been heralded as an antibacterial target. Although there are no known endogenous ligands, small compounds have recently been shown to specifically bind to and open the channel, leading to decreased cell growth and viability. Their binding site is at the cytoplasmic/membrane and subunit interfaces of the protein, which has been recently been proposed to play an essential role in channel gating. Here, we have targeted this pocket using in silico screening, resulting in the discovery of a new family of compounds, distinct from other known MscL-specific agonists. Our findings extended the study of this functional region, the progression of MscL as a viable drug target, and demonstrated the power of in silico screening for identifying and improving the design of MscL agonists.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1955260</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>