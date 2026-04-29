--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10325279</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1038/s41467-022-28895-4</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A large and diverse autosomal haplotype is associated with sex-linked colour polymorphism in the guppy</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Paris, Josephine R.; Whiting, James R.; Daniel, Mitchel J.; Ferrer Obiol, Joan; Parsons, Paul J.; van der Zee, Mijke J.; Wheat, Christopher W.; Hughes, Kimberly A.; Fraser, Bonnie A.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Nature Communications</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2041-1723</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract                          Male colour patterns of the Trinidadian guppy (              Poecilia reticulata              ) are typified by extreme variation governed by both natural and sexual selection. Since guppy colour patterns are often inherited faithfully from fathers to sons, it has been hypothesised that many of the colour trait genes must be physically linked to sex determining loci as a ‘supergene’ on the sex chromosome. Here, we phenotype and genotype four guppy ‘Iso-Y lines’, where colour was inherited along the patriline for 40 generations. Using an unbiased phenotyping method, we confirm the breeding design was successful in creating four distinct colour patterns. We find that genetic differentiation among the Iso-Y lines is repeatedly associated with a diverse haplotype on an autosome (LG1), not the sex chromosome (LG12). Moreover, the LG1 haplotype exhibits elevated linkage disequilibrium and evidence of sex-specific diversity in the natural source population. We hypothesise that colour pattern polymorphism is driven by Y-autosome epistasis.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1740466</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>