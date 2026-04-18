--- v0 (2025-10-31)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10325362</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1063/5.0087260</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Giant bulk spin–orbit torque and efficient electrical switching in single ferrimagnetic FeTb layers with strong perpendicular magnetic anisotropy</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Liu, Qianbiao; Zhu, Lijun; Zhang, Xiyue S.; Muller, David A.; Ralph, Daniel C.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Applied Physics Reviews</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>021402</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1931-9401</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Efficient manipulation of antiferromagnetically coupled materials that are integration-friendly and have strong perpendicular magnetic anisotropy (PMA) is of great interest for low-power, fast, dense magnetic storage and computing. Here, we report a distinct, giant bulk damping-like spin–orbit torque in strong-PMA ferrimagnetic Fe              100−              x              Tb              x              single layers that are integration-friendly (composition-uniform, amorphous, and sputter-deposited). For sufficiently thick layers, this bulk torque is constant in the efficiency per unit layer thickness, [Formula: see text]/ t, with a record-high value of 0.036 ± 0.008 nm              −1              , and the damping-like torque efficiency [Formula: see text] achieves very large values for thick layers, up to 300% for 90 nm layers. This giant bulk torque by itself switches tens of nm thick Fe              100−              x              Tb              x              layers that have very strong PMA and high coercivity at current densities as low as a few MA/cm              2              . Surprisingly, for a given layer thickness, [Formula: see text] shows strong composition dependence and becomes negative for composition where the total angular momentum is oriented parallel to the magnetization rather than antiparallel. Our findings of giant bulk spin torque efficiency and intriguing torque-compensation correlation will stimulate study of such unique spin–orbit phenomena in a variety of ferrimagnetic hosts. This work paves a promising avenue for developing ultralow-power, fast, dense ferrimagnetic storage and computing devices.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1719875</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>