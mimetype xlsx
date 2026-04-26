--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10325516</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1175/JCLI-D-21-0135.1</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Are trends in convective parameters over the United States and Europe consistent between reanalyses and observations?</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Pilguj, Natalia; Taszarek, Mateusz; Allen, John T.; Hoogewind, Kimberly A.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-02-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Climate</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 52</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0894-8755</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In this work, long-term trends in convective parameters are compared between ERA5, MERRA2, and observed rawinsonde profiles over Europe and the United States including surrounding areas. A 39-year record (1980–2018) with 2.07 million quality-controlled measurements from 84 stations at 0000 and 1200 UTC is used for the comparison, along with collocated reanalysis profiles. Overall, reanalyses provide similar signals to observations, but ERA5 features lower biases. Over Europe, agreement in the trend signal between rawinsondes and the reanalyses is better, particularly with respect to instability (lifted index), low-level moisture (mixing ratio) and 0–3 km lapse rates as compared to mixed trends in the United States. However, consistent signals for all three datasets and both domains are found for robust increases in convective inhibition (CIN), downdraft CAPE (DCAPE) and decreases in mean 0–4 km relative humidity. Despite differing trends between continents, the reanalyses capture well changes in 0–6 km wind shear and 1–3 km mean wind with modest increases in the United States and decreases in Europe. However, these changes are mostly insignificant. All datasets indicate consistent warming of almost the entire tropospheric profile, which over Europe is the fastest near-ground, while across the Great Plains generally between 2–3 km above ground level, thus contributing to increases in CIN. Results of this work show the importance of intercomparing trends between various datasets, as the limitations associated with one reanalysis or observations may lead to uncertainties and lower our confidence in how parameters are changing over time.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1945286</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>