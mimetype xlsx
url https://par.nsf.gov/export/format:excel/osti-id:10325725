--- v0 (2025-10-31)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10325725</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3389/fphy.2021.734437</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Waves Generated by Electron Beam in a Crater-Shaped Flux Rope</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Dokgo, Kyunghwan; Hwang, Kyoung-Joo; Burch, James L.; Yoon, Peter H.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-09-30T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Frontiers in Physics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2296-424X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Understanding the nature and characteristics of high-frequency waves inside a flux rope may be important as the wave-particle interaction is important for charged-particle energization and the ensuing dissipation process. We analyze waves generated by an electron beam in a crater-shaped magnetic flux rope observed by MMS spacecraft on the dawnside tailward magnetopause. In this MMS observation, a depression of magnetic field, or a crater, of ∼100 km is located at the center of the magnetic flux rope of ∼650 km. There exist parallel and perpendicular electrostatic wave modes inside the depression of the magnetic field at the center of the flux rope, and they are distinguished by their locations and frequencies. The parallel mode exists at the center of the magnetic depression and its power spectrum peaks below F                              ce                            (electron cyclotron frequency). In contrast, the perpendicular mode exists in the outer region associated with the magnetic depression, and its power spectrum peaks near F                              ce                            . The linear analysis of kinetic instability using a generalized dispersion solver shows that the parallel mode can be generated by the electron beam of 5,000 km/s. They can thermalize electrons ≲100 eV effectively. However, the generation mechanism of the perpendicular mode is not clear yet, which requires further study.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1842643</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>