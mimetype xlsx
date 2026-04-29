--- v0 (2026-01-20)
+++ v1 (2026-04-29)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10325988</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/jmammal/gyab151</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Morphological integration and cranial modularity in six genera of echimyid rodents (Rodentia: Echimyidae)</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Raidan, Carolline; de Andrade Costa, Bárbara Maria; Marroig, Gabriel; Aprígio Assis, Ana Paula; Paresque, Roberta</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Rowe, Kevin</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-12-28T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Mammalogy</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0022-2372</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            Rodents of the family Echimyidae present a wide variety of life histories and ecomorphological adaptations. This study evaluated morphological integration patterns, modularity, and evolutionary flexibility in six Echimyid genera representing ecomorphological extremes within the family. The relationships between traits were evaluated by comparing estimated covariance and correlations matrices of populations. The presence of modules was investigated by comparing the patterns of integration between traits and using hypothetical matrices based on shared development/function and masticatory stress. The results point to a common covariance and correlation pattern among the six echimyid genera, suggesting a conserved pattern of covariation (associations among traits) throughout the evolution of this group. The overall magnitude of integration, however, varied greatly. We also found a high degree of modularity in all six echimyid genera. Finally, we observed a clear association between flexibility, i.e., the ability of a species to respond to the direction of selection, with the overall magnitude of integration and degree of modularization. The results of this study provide hypotheses concerning the underlying effects of the association among traits, which may have facilitated or constrained the evolution of morphological variation in the diverse family Echimyidae.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1754748</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>