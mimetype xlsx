--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10326459</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1242/jeb.243932</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Glucose tolerance of iguanas is affected by high-sugar diets in the lab and supplemental feeding by ecotourists in the wild</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>French, Susannah S.; Hudson, Spencer B.; Webb, Alison C.; Knapp, Charles R.; Virgin, Emily E.; Smith, Geoffrey D.; Lewis, Erin L.; Iverson, John B.; DeNardo, Dale F.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-04-15T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Experimental Biology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>225</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0022-0949</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>ABSTRACT            There is great interspecific variation in the nutritional composition of natural diets, and the varied nutritional content is physiologically tolerated because of evolutionarily based balances between diet composition and processing ability. However, as a result of landscape change and human exposure, unnatural diets are becoming widespread among wildlife without the necessary time for evolutionary matching between the diet and its processing. We tested how a controlled, unnatural high glucose diet affects glucose tolerance using captive green iguanas, and we performed similar glucose tolerance tests on wild Northern Bahamian rock iguanas that are either frequently fed grapes by tourists or experience no such supplementation. We evaluated both short and longer-term blood glucose responses and corticosterone (CORT) concentrations as changes have been associated with altered diets. Experimental glucose supplementation in the laboratory and tourist feeding in the wild both significantly affected glucose metabolism. When iguanas received a glucose-rich diet, we found greater acute increases in blood glucose following a glucose challenge. Relative to unfed iguanas, tourist-fed iguanas had significantly lower baseline CORT, higher baseline blood glucose, and slower returns to baseline glucose levels following a glucose challenge. Therefore, unnatural consumption of high amounts of glucose alters glucose metabolism in laboratory iguanas with short-term glucose treatment and free-living iguanas exposed to long-term feeding by tourists. Based on these results and the increasing prevalence of anthropogenically altered wildlife diets, the consequences of dietary changes on glucose metabolism should be further investigated across species, as such changes in glucose metabolism have health consequences in humans (e.g. diabetes).</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1752908</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>