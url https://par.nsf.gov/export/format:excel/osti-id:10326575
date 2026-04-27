--- v0 (2026-01-19)
+++ v1 (2026-04-27)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10326575</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1080/00130095.2022.2030215</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Sequined Styles, Intersectional Moves: Economic Geography, Let’s Dress Up!</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Faria, Caroline; Whitesell, Dominica; Birungi, Kasfah; Elledge, Annie; Katushabe, Jovah; Kyotowadde, Catherine</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Economic Geography</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>98</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 22</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0013-0095</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In this article, we build on the vital insights of feminist thought in economic geography, extending this body of work via a global Black feminist geographic lens. To do so, we center two moments of the Ugandan bridal industry: the international trade of imported dresses and their design and refashioning there. Via the journeys of these dresses, we make visible how connected racial-gendered and classed power relations structure, drive, and manifest global trade networks. We provide geographically contextualized accounts of the gendered-racialization of economies, while always tracing the ties between varied forms of that racialization across place and through history. And we demonstrate the agency and crucial economic worldmaking of African women who labor within and fashion economic geographies. More broadly, we use dress, and the act of dressing up, in two ways. First, via a global Black feminist lens, we show how dress can be a deeply instructive material object that tells us much about the geographies of economies. Second, we use dress as a metaphor for urgent and playful connection, helping us to refashion the subfield of economic geography as feminist, antiracist, and critically transformative.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1951585</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Taylor and Francis</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>